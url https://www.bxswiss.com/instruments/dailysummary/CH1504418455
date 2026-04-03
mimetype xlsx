--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re19e5c1cbec845e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b50b2d01d94c0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44b7ba11242842f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R926b78f99d7a4f84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74d9b172d20e4199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44b7ba11242842f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc85e5df5931f4f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R926b78f99d7a4f84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>4,470</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,686</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>4,356</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>