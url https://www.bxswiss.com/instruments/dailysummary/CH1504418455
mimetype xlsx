--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b50b2d01d94c0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f9d249fa0224b51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R926b78f99d7a4f84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10eb183163bb4a0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc85e5df5931f4f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R926b78f99d7a4f84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33950d9262aa4928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10eb183163bb4a0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>4,702</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,424</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>4,490</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>3,738</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>