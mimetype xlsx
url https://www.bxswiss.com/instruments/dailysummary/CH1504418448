--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7ab60c861b64f8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dcab2fd06854e73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd19985b4ef0a4559"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf306f2fb62944315"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2731d998ac2c4f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd19985b4ef0a4559" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3f7650dccd140cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf306f2fb62944315" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>