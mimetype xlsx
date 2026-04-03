--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd54c34a7d1c8458c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcfe5a3814b6410d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd31baf1550b342ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0dd65d74bdd4c61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda71306bdeb8429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd31baf1550b342ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a18c35d73344f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0dd65d74bdd4c61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>2,988</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,164</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>03.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>13.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,946</x:t>
-[...9 lines deleted...]
-          <x:t>2,640</x:t>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>