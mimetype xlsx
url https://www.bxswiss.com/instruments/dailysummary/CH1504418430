--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcfe5a3814b6410d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d794adfc3ae4b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0dd65d74bdd4c61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc094f63a7f304e42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a18c35d73344f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0dd65d74bdd4c61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cecbbca47e74a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc094f63a7f304e42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>2,924</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,810</x:t>
-[...323 lines deleted...]
-          <x:t>1,866</x:t>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>