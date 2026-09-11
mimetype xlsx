--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R357e4e87cdd84251" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3754b53863fb4e9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b200448a8f941c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ab77d1293f34952"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f37af4fd9ab4005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b200448a8f941c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R872c6899c8884ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ab77d1293f34952" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,919</x:t>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,901</x:t>
-[...16 lines deleted...]
-          <x:t>0,931</x:t>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,903</x:t>
-[...48 lines deleted...]
-          <x:t>0,817</x:t>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,833</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>0,817</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,757</x:t>
-[...166 lines deleted...]
-          <x:t>0,809</x:t>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>