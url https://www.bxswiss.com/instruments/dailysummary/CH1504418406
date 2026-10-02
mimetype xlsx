--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3754b53863fb4e9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb21b584415764d2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ab77d1293f34952"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red81d02a9a4c4992"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R872c6899c8884ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ab77d1293f34952" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d59f32460d1452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red81d02a9a4c4992" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,817</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,757</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>0,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,711</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>