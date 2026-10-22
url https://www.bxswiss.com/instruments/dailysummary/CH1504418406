--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb21b584415764d2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8891362990b4b92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red81d02a9a4c4992"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86cc4f10dd9b41a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d59f32460d1452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red81d02a9a4c4992" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9644e72ef4c45ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86cc4f10dd9b41a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>