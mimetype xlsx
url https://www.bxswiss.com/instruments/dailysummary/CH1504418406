--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fd22ee2325a4829" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d072fb66b34417c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree21e07c4a6749fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd143698785e4052"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82983d269b1a40e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree21e07c4a6749fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc823e0d5cf5466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd143698785e4052" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>