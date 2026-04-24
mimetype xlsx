--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d072fb66b34417c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58b02dc4abf84d2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd143698785e4052"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58510ae5a58743b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc823e0d5cf5466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd143698785e4052" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a37c687e17b45a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58510ae5a58743b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>3,660</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,906</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>06.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,398</x:t>
-[...522 lines deleted...]
-          <x:t>4,900</x:t>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>