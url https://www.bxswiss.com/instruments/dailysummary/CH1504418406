--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58b02dc4abf84d2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8704fada3324432" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58510ae5a58743b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d32be02a31140d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a37c687e17b45a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58510ae5a58743b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb07f17b84f914a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d32be02a31140d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>