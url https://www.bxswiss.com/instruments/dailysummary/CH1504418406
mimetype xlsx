--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8704fada3324432" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3a18810818042de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d32be02a31140d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9bc582a66cc4070"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb07f17b84f914a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d32be02a31140d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R004ee43c272f4f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9bc582a66cc4070" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>