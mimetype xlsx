--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3a18810818042de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d95f582a35c4485" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9bc582a66cc4070"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R032b554722614293"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R004ee43c272f4f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9bc582a66cc4070" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdbd5e6c573d4829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R032b554722614293" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>1,869</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,949</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>29.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,559</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>01.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,567</x:t>
-[...36 lines deleted...]
-          <x:t>1,525</x:t>
+          <x:t>1,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>