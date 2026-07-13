--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d95f582a35c4485" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d01c7d9f9b4d28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R032b554722614293"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd456d42c124e47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdbd5e6c573d4829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R032b554722614293" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5c0ea6f6c144117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd456d42c124e47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,645</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,693</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>01.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,567</x:t>
-[...394 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>1,619</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>