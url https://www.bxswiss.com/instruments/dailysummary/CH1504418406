--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d01c7d9f9b4d28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb5307c4b0c0478f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd456d42c124e47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R244ee6e07b064cdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5c0ea6f6c144117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd456d42c124e47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32892d15c50f4328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R244ee6e07b064cdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>1,555</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,559</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>1,797</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,641</x:t>
-[...11 lines deleted...]
-          <x:t>1,553</x:t>
+          <x:t>1,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,589</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,475</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,477</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>1,391</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
-        </x:is>
-[...116 lines deleted...]
-          <x:t>1,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>