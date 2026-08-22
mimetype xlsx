--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb5307c4b0c0478f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R357e4e87cdd84251" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R244ee6e07b064cdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b200448a8f941c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32892d15c50f4328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R244ee6e07b064cdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f37af4fd9ab4005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b200448a8f941c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,485</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,507</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>03.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,419</x:t>
-[...21 lines deleted...]
-          <x:t>1,391</x:t>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>1,395</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>