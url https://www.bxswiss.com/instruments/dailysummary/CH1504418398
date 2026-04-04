--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra80fd2cd2cea439d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87184836705a41ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re993ddac0bec49ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d188d23da854a4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R469836f11efd4677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re993ddac0bec49ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re896516de9c94306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d188d23da854a4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>