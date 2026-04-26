--- v3 (2026-04-04)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87184836705a41ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc601a2fd4739412a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d188d23da854a4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R276831230ef94f90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re896516de9c94306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d188d23da854a4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c8f7a46fbd04a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R276831230ef94f90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>