--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc601a2fd4739412a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra00c3350ebfd4bb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R276831230ef94f90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9bb42a935e041d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c8f7a46fbd04a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R276831230ef94f90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55fe679ddf064137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9bb42a935e041d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>