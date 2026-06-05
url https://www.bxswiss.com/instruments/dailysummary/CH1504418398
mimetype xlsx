--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra00c3350ebfd4bb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7995a339b17f48cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9bb42a935e041d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dc6ced696f64d15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55fe679ddf064137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9bb42a935e041d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc72205a050c4bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dc6ced696f64d15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>