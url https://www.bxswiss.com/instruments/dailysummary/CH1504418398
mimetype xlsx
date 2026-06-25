--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7995a339b17f48cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62365b89729543aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dc6ced696f64d15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f095405ef404d34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc72205a050c4bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dc6ced696f64d15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda9fb92d1b1840fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f095405ef404d34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>1,383</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,417</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...396 lines deleted...]
-          <x:t>0,845</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,857</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,825</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,887</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>0,875</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>