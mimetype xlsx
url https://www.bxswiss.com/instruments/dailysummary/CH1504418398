--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62365b89729543aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43e3ce9aca2c4db4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f095405ef404d34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19ad2a99a3d54cf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda9fb92d1b1840fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f095405ef404d34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ad5f7a54d0b41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19ad2a99a3d54cf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,029</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,017</x:t>
-[...102 lines deleted...]
-          <x:t>0,839</x:t>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,849</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>15.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,857</x:t>
-[...198 lines deleted...]
-          <x:t>0,943</x:t>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>