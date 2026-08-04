--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43e3ce9aca2c4db4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946ca67d60c449ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19ad2a99a3d54cf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R940648c539d64dcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ad5f7a54d0b41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19ad2a99a3d54cf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1222b6046c7549b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R940648c539d64dcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,857</x:t>
-[...269 lines deleted...]
-          <x:t>1,049</x:t>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,897</x:t>
-[...97 lines deleted...]
-          <x:t>0,683</x:t>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,665</x:t>
-[...188 lines deleted...]
-          <x:t>0,541</x:t>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>