--- v9 (2026-08-04)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946ca67d60c449ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbff818cea82b433a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R940648c539d64dcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6f6ba295d9e4a77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1222b6046c7549b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R940648c539d64dcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0674d816784f4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6f6ba295d9e4a77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,599</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>0,687</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,643</x:t>
-[...102 lines deleted...]
-          <x:t>0,829</x:t>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>