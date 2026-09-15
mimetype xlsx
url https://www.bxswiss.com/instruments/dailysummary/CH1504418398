--- v10 (2026-08-25)
+++ v11 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbff818cea82b433a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ec367307b5248f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6f6ba295d9e4a77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5db1013f06e64b8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0674d816784f4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6f6ba295d9e4a77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb72c2648250a483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5db1013f06e64b8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,181</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,161</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,179</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,157</x:t>
-[...60 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,119</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>24.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,129</x:t>
-[...9 lines deleted...]
-          <x:t>0,119</x:t>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>