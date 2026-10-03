--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b03dc7c01f446be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cac9b94bb2f4491" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f9d9439457a459d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6b3fdd4d6794c02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3949888c83f748af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f9d9439457a459d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra37eb8ff6b7f47e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6b3fdd4d6794c02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>