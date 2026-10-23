--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cac9b94bb2f4491" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8699eb50c9145c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6b3fdd4d6794c02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d0bfa74d86c49a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra37eb8ff6b7f47e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6b3fdd4d6794c02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R054257eaec964848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d0bfa74d86c49a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>2,249</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,282</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>2,170</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,134</x:t>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,116</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>2,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,180</x:t>
-[...188 lines deleted...]
-          <x:t>2,224</x:t>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>