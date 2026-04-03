--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf70b9fcac5cd4a9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ea2ae4cce694cea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19de72d188ad43d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31711c7026834de8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6088482f6b834f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19de72d188ad43d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9968ab7e9444bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31711c7026834de8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>4,558</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,372</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>5,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,880</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>