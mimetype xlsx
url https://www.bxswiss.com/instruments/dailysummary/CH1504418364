--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ea2ae4cce694cea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38f034377c734496" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31711c7026834de8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdfdf39d71da42ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9968ab7e9444bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31711c7026834de8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ea43d9e9ffb4749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdfdf39d71da42ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>