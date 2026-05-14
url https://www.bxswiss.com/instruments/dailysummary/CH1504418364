--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38f034377c734496" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ec1126008ff4406" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdfdf39d71da42ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93ca2b6960104ec1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ea43d9e9ffb4749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdfdf39d71da42ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a754a40b4f94e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93ca2b6960104ec1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>