--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ec1126008ff4406" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ffa854e2d5b4052" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93ca2b6960104ec1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d303a214e8846d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a754a40b4f94e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93ca2b6960104ec1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14f060e1959b4403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d303a214e8846d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...414 lines deleted...]
-          <x:t>3,713</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,629</x:t>
-[...161 lines deleted...]
-          <x:t>3,377</x:t>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>