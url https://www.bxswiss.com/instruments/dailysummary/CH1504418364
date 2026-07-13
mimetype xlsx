--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ffa854e2d5b4052" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f979d95bdf74af7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d303a214e8846d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra34c1454f40c43ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14f060e1959b4403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d303a214e8846d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R162805fbe81a4939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra34c1454f40c43ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,211</x:t>
-[...26 lines deleted...]
-          <x:t>3,101</x:t>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,049</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>29.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,027</x:t>
-[...16 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,925</x:t>
-        </x:is>
-[...418 lines deleted...]
-          <x:t>3,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>