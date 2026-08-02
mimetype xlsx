--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f979d95bdf74af7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6ad424d265a49a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra34c1454f40c43ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddd3483e523d419a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R162805fbe81a4939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra34c1454f40c43ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1252ca454ffa4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddd3483e523d419a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>3,231</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,239</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>3,013</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>3,201</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,185</x:t>
-[...33 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,375</x:t>
-[...333 lines deleted...]
-          <x:t>2,925</x:t>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>