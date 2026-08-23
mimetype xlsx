--- v8 (2026-08-02)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6ad424d265a49a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa639b79cf4c4374" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddd3483e523d419a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7db9c0fc1d87475e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1252ca454ffa4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddd3483e523d419a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53779c9ed81c4921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7db9c0fc1d87475e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,941</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,215</x:t>
-[...286 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,319</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>3,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>