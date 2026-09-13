--- v9 (2026-08-23)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa639b79cf4c4374" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b03dc7c01f446be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7db9c0fc1d87475e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f9d9439457a459d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53779c9ed81c4921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7db9c0fc1d87475e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3949888c83f748af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f9d9439457a459d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>2,727</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,623</x:t>
-[...33 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,559</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,589</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,571</x:t>
-[...16 lines deleted...]
-          <x:t>2,579</x:t>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,515</x:t>
-[...16 lines deleted...]
-          <x:t>2,543</x:t>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,511</x:t>
-[...242 lines deleted...]
-          <x:t>2,539</x:t>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>