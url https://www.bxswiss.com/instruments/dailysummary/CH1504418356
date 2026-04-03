--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf87a32408484e91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ba8f19a691a40cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bb093ae14474715"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e4af7bc1c0f48de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra71f5de5d42041da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bb093ae14474715" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdda00971c43445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e4af7bc1c0f48de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>3,068</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,008</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>3,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,636</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>