--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ba8f19a691a40cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24cc449405e4123" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e4af7bc1c0f48de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5356d0b9494e47b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdda00971c43445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e4af7bc1c0f48de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3d6becbdef743b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5356d0b9494e47b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,578</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>3,788</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,544</x:t>
-[...458 lines deleted...]
-          <x:t>4,514</x:t>
+          <x:t>3,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>