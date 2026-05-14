--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24cc449405e4123" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c28c13e9eb74fc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5356d0b9494e47b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3646a29d56674b47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3d6becbdef743b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5356d0b9494e47b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7bbe7f4934749ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3646a29d56674b47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>