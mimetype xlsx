--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c28c13e9eb74fc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7fcb80252d84cc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3646a29d56674b47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a1aa2cfafd941f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7bbe7f4934749ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3646a29d56674b47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92bf96f56ef44568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a1aa2cfafd941f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>