--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7fcb80252d84cc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf48a424de3a44446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a1aa2cfafd941f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23996429df7745df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92bf96f56ef44568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a1aa2cfafd941f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1a92385aca74647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23996429df7745df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>1,853</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>1,897</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,881</x:t>
-[...97 lines deleted...]
-          <x:t>1,907</x:t>
+          <x:t>1,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>1,555</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,541</x:t>
-[...107 lines deleted...]
-          <x:t>1,387</x:t>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>