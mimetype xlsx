--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf48a424de3a44446" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c7baecb4d94709" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23996429df7745df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0584b855f26b48f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1a92385aca74647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23996429df7745df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10b9ead5fc3e4363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0584b855f26b48f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,669</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,585</x:t>
-[...102 lines deleted...]
-          <x:t>1,377</x:t>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,389</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...300 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,367</x:t>
-[...117 lines deleted...]
-          <x:t>1,463</x:t>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>