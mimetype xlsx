--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c7baecb4d94709" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R165d379dff0c4eba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0584b855f26b48f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62588beeeb434469"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10b9ead5fc3e4363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0584b855f26b48f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65a8b38dc58548e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62588beeeb434469" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1,339</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>1,715</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,603</x:t>
-[...296 lines deleted...]
-          <x:t>1,147</x:t>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>