--- v9 (2026-08-02)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R165d379dff0c4eba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfb25a3a353a4de5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62588beeeb434469"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaf8b90220ad4bd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65a8b38dc58548e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62588beeeb434469" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R208278a3379547e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaf8b90220ad4bd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,353</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,329</x:t>
-[...6 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,247</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>1,195</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...235 lines deleted...]
-          <x:t>1,241</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>