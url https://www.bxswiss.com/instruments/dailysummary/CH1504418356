--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfb25a3a353a4de5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3846f9b9cc5242ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaf8b90220ad4bd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ced875045b64509"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R208278a3379547e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaf8b90220ad4bd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7f9d7363f3648fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ced875045b64509" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,821</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>0,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,741</x:t>
-[...6 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,771</x:t>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,739</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,763</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,727</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,675</x:t>
-[...11 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,705</x:t>
+          <x:t>0,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,701</x:t>
-[...134 lines deleted...]
-          <x:t>0,717</x:t>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>