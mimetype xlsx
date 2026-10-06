--- v11 (2026-09-13)
+++ v12 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3846f9b9cc5242ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf879ac5c72bd4ff6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ced875045b64509"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabfce397af8a49cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7f9d7363f3648fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ced875045b64509" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re774355624b54178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabfce397af8a49cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...441 lines deleted...]
-          <x:t>0,623</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,535</x:t>
-[...11 lines deleted...]
-          <x:t>0,521</x:t>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,509</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>0,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,578</x:t>
         </x:is>
       </x:c>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>