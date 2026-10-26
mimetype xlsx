--- v12 (2026-10-06)
+++ v13 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf879ac5c72bd4ff6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b242a72554d41c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabfce397af8a49cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9e5098d4b0d446c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re774355624b54178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabfce397af8a49cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99ad954c80674aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9e5098d4b0d446c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...296 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,498</x:t>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,452</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,446</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,412</x:t>
-        </x:is>
-[...241 lines deleted...]
-          <x:t>0,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>