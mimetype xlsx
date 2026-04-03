--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76dd2171159f4a68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32f5f48027a94211" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6cebb50828a40da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35af7dd53c8d401a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e7ef83ead74050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6cebb50828a40da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R387c8f60ce3e4f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35af7dd53c8d401a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>