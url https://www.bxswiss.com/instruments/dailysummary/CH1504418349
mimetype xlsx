--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32f5f48027a94211" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b170c5e75649ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35af7dd53c8d401a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e259b19747d4e24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R387c8f60ce3e4f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35af7dd53c8d401a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R821e510a7ff1427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e259b19747d4e24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>