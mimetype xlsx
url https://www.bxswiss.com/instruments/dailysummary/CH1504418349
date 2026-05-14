--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b170c5e75649ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875d0534e076478b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e259b19747d4e24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8795ce7a173b4b17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R821e510a7ff1427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e259b19747d4e24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6ec77f553964443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8795ce7a173b4b17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>