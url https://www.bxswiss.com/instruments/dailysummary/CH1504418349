--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875d0534e076478b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3d536aa511d447c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8795ce7a173b4b17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra97ae574479243e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6ec77f553964443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8795ce7a173b4b17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26ef973c26bf45fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra97ae574479243e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>