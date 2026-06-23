--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3d536aa511d447c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra99d6a9cfa9b4230" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra97ae574479243e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b923f4fe6f04053"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26ef973c26bf45fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra97ae574479243e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82fba7d103034c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b923f4fe6f04053" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>1,225</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,131</x:t>
-[...65 lines deleted...]
-          <x:t>0,885</x:t>
+          <x:t>0,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,909</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>0,787</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,747</x:t>
-[...6 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,723</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>0,745</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>