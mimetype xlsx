--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra99d6a9cfa9b4230" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f62646a4cb453f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b923f4fe6f04053"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4025e6316d7d4f95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82fba7d103034c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b923f4fe6f04053" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe50e9437aca4190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4025e6316d7d4f95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,885</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,909</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,841</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>0,763</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,869</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>0,761</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>