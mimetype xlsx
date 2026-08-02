--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f62646a4cb453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a68ca4150f47da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4025e6316d7d4f95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20b0090f50554ee2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe50e9437aca4190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4025e6316d7d4f95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f1891bbac904aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20b0090f50554ee2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,693</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,629</x:t>
-[...11 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,557</x:t>
-[...102 lines deleted...]
-          <x:t>0,573</x:t>
+          <x:t>0,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,555</x:t>
-[...80 lines deleted...]
-          <x:t>0,453</x:t>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>