--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a68ca4150f47da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R589e903203614773" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20b0090f50554ee2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eb5d0d27b7b4ae2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f1891bbac904aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20b0090f50554ee2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c790dc3412c4ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eb5d0d27b7b4ae2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,557</x:t>
-[...102 lines deleted...]
-          <x:t>0,573</x:t>
+          <x:t>0,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,555</x:t>
-[...87 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,473</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>0,473</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>