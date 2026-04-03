--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R458c6978b77b4123" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7951601d9ff74815" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9485b05a2d2544df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7a7aec9c3454b4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd3c69d1725b4649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9485b05a2d2544df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11480e4bf64d4b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7a7aec9c3454b4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>