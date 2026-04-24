--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7951601d9ff74815" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc39dd97332714438" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7a7aec9c3454b4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e1cfb61638e4a89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11480e4bf64d4b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7a7aec9c3454b4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a439444afe744f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e1cfb61638e4a89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>3,326</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,840</x:t>
-[...382 lines deleted...]
-          <x:t>3,510</x:t>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>