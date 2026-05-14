--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc39dd97332714438" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dceda515c9d48f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e1cfb61638e4a89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf5c2e4a411b40ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a439444afe744f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e1cfb61638e4a89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5e87bd63bff4cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf5c2e4a411b40ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>