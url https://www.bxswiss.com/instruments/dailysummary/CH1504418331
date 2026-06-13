--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dceda515c9d48f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e91741fad73422c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf5c2e4a411b40ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R155ed5c304a84436"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5e87bd63bff4cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf5c2e4a411b40ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b34f09d96d54e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R155ed5c304a84436" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...446 lines deleted...]
-          <x:t>0,423</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,451</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,371</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,377</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,381</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...46 lines deleted...]
-          <x:t>0,329</x:t>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>