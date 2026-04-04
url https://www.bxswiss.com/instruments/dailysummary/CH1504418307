--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f2c55eea1b1445b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee2073531384ad6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec7ae838704946c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0f29ce633c74906"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37172609e5a74f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec7ae838704946c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb223a9f9179d40d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0f29ce633c74906" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>