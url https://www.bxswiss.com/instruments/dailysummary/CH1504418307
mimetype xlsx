--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee2073531384ad6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc22a9721520a4533" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0f29ce633c74906"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb1d8400e30a4398"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb223a9f9179d40d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0f29ce633c74906" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d06ee710fb14889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb1d8400e30a4398" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>3,534</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,754</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...182 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,058</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>