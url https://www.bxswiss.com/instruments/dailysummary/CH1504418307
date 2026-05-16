--- v4 (2026-04-24)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc22a9721520a4533" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7323c6ee9194187" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb1d8400e30a4398"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff47631f66974422"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d06ee710fb14889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb1d8400e30a4398" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5989ca084c94ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff47631f66974422" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>