--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7323c6ee9194187" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R494339e122af4b84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff47631f66974422"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83f1c9e1d8974538"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5989ca084c94ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff47631f66974422" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raae7fc5357a148dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83f1c9e1d8974538" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>