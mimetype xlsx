--- v6 (2026-06-05)
+++ v7 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R494339e122af4b84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b1e5a1c172a49f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83f1c9e1d8974538"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0457548fa1cd47c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raae7fc5357a148dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83f1c9e1d8974538" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4e22e9155154b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0457548fa1cd47c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>1,677</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,751</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>1,759</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,701</x:t>
-[...350 lines deleted...]
-          <x:t>1,409</x:t>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>