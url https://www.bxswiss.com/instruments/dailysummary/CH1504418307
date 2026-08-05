--- v7 (2026-06-27)
+++ v8 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b1e5a1c172a49f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b562a761dda4af2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0457548fa1cd47c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R723dea94f7fe4ffe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4e22e9155154b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0457548fa1cd47c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca4cece1ed5c4543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R723dea94f7fe4ffe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>1,253</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,263</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...221 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,211</x:t>
-[...247 lines deleted...]
-          <x:t>1,431</x:t>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>