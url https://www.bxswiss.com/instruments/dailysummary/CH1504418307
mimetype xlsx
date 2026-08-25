--- v8 (2026-08-05)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b562a761dda4af2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f43a858790f4cbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R723dea94f7fe4ffe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7e701c3f8a3479a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca4cece1ed5c4543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R723dea94f7fe4ffe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3ded3566fd948f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7e701c3f8a3479a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>1,121</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,029</x:t>
-[...33 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,107</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,853</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>