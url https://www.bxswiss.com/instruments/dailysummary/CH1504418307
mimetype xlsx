--- v9 (2026-08-25)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f43a858790f4cbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e434c5124bf4e3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7e701c3f8a3479a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7aaaa3ee9f14bf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3ded3566fd948f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7e701c3f8a3479a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fef897dca4a4b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7aaaa3ee9f14bf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,693</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,737</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,723</x:t>
-[...48 lines deleted...]
-          <x:t>0,677</x:t>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,679</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,689</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,661</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,631</x:t>
-[...16 lines deleted...]
-          <x:t>0,631</x:t>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,627</x:t>
-[...129 lines deleted...]
-          <x:t>0,631</x:t>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,637</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>0,639</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>