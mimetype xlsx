--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcde03d28d594fbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc21611edb79e4765" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8198397284b44bcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cbbf6126d18480f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcd0b6604bbe4be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8198397284b44bcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red86a3e33df34b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cbbf6126d18480f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>