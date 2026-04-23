--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc21611edb79e4765" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6780830d1b0448b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cbbf6126d18480f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96cdb005ed2f4588"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red86a3e33df34b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cbbf6126d18480f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3baba09a1fb948a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96cdb005ed2f4588" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>3,260</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,024</x:t>
-[...512 lines deleted...]
-          <x:t>3,638</x:t>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>