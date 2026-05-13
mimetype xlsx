--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6780830d1b0448b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f03feec4ff4d36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96cdb005ed2f4588"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb420a8be5a1e4264"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3baba09a1fb948a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96cdb005ed2f4588" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd708ae93c00045bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb420a8be5a1e4264" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>