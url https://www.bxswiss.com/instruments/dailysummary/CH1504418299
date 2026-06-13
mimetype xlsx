--- v5 (2026-05-13)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f03feec4ff4d36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71ea8509f4404afd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb420a8be5a1e4264"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dc514d3c60c42d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd708ae93c00045bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb420a8be5a1e4264" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50443fa6046d4459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dc514d3c60c42d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...463 lines deleted...]
-          <x:t>1,123</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,089</x:t>
-[...38 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,091</x:t>
-[...36 lines deleted...]
-          <x:t>1,173</x:t>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>