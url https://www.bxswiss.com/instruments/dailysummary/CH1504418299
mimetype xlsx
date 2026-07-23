--- v6 (2026-06-13)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71ea8509f4404afd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re41f6f75d5094f9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dc514d3c60c42d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec8ad0e6cae84a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50443fa6046d4459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dc514d3c60c42d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e4c44b01c334065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec8ad0e6cae84a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,905</x:t>
-[...26 lines deleted...]
-          <x:t>0,801</x:t>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,763</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,793</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,781</x:t>
-[...38 lines deleted...]
-          <x:t>0,677</x:t>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,649</x:t>
-[...274 lines deleted...]
-          <x:t>0,791</x:t>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>