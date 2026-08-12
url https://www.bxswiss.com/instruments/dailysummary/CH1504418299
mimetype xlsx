--- v7 (2026-07-23)
+++ v8 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re41f6f75d5094f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R935548c75ba546ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec8ad0e6cae84a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a5f3abb1367460e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e4c44b01c334065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec8ad0e6cae84a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82e837243cb34b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a5f3abb1367460e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,551</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,533</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>07.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,485</x:t>
-[...156 lines deleted...]
-          <x:t>0,371</x:t>
+          <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>0,373</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>