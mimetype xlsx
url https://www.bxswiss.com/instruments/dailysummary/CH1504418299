--- v8 (2026-08-12)
+++ v9 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R935548c75ba546ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06ffb9ecc8664523" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a5f3abb1367460e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dba7884eecc4793"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82e837243cb34b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a5f3abb1367460e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4072c5bc6fe843eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dba7884eecc4793" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,371</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,219</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>