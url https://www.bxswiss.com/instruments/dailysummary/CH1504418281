--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55da051b4f464cbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ce82e91d0e4114" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dc37bf92a1940da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64722f5b0d254694"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38944c1f3ef44d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dc37bf92a1940da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66f0cc4aef1e49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64722f5b0d254694" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>