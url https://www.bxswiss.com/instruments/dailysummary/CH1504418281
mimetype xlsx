--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ce82e91d0e4114" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce6b0796a92b46ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64722f5b0d254694"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f8c74c0d6a949ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66f0cc4aef1e49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64722f5b0d254694" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f28414253e74bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f8c74c0d6a949ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>3,276</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,050</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>3,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,126</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>