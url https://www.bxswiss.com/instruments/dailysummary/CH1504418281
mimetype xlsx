--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce6b0796a92b46ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bdcabb4269047a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f8c74c0d6a949ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b2367ec30bb4134"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f28414253e74bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f8c74c0d6a949ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5372762ecb24ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b2367ec30bb4134" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>