--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bdcabb4269047a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb3ebb9fdd9a42ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b2367ec30bb4134"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00384f3213ec4f04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5372762ecb24ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b2367ec30bb4134" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9e1933f9f0b4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00384f3213ec4f04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>