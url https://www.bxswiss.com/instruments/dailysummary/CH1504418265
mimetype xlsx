--- v7 (2026-08-02)
+++ v8 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8263c273d9e48d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb069c0828c8b49c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09a3464977e740eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92ea945daa75481e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f1a1bec13db4e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09a3464977e740eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2ff1f2a00364882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92ea945daa75481e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>2,697</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>