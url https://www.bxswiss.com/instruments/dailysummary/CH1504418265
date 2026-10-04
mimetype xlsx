--- v8 (2026-09-11)
+++ v9 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb069c0828c8b49c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7306240ddce14bed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92ea945daa75481e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f3adf3d3f014674"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2ff1f2a00364882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92ea945daa75481e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc197bd672994680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f3adf3d3f014674" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>2,243</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,237</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>2,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,037</x:t>
         </x:is>
       </x:c>
@@ -791,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>