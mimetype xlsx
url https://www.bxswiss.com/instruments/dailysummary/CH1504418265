--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R797d33ed937747aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2edbf5f3ead64d1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3623539375934c86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac036dca09584ddb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e241549cdbe49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3623539375934c86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re842983aa28642f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac036dca09584ddb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>4,275</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>