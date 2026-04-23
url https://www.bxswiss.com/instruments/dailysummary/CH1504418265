--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2edbf5f3ead64d1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb315486865ac45d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac036dca09584ddb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61f2db0929724637"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re842983aa28642f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac036dca09584ddb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45bfbdbdf0064a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61f2db0929724637" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>4,220</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,476</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>5,142</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>