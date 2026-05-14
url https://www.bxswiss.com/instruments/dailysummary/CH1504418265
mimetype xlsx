--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb315486865ac45d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R260a641ee84d42e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61f2db0929724637"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc6f5ff7e3074dee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45bfbdbdf0064a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61f2db0929724637" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47d3ebae73c24b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc6f5ff7e3074dee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>