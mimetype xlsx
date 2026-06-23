--- v4 (2026-05-14)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R260a641ee84d42e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba9a63e039834c7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc6f5ff7e3074dee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb6ae7a89693422a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47d3ebae73c24b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc6f5ff7e3074dee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eea1073e9824eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb6ae7a89693422a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...544 lines deleted...]
-          <x:t>3,063</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,153</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>3,007</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>