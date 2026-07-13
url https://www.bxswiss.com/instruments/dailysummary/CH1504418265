--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba9a63e039834c7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab4c4a9d405340b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb6ae7a89693422a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dc4d55ce59145d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eea1073e9824eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb6ae7a89693422a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8ee4b127e724985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dc4d55ce59145d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,853</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,763</x:t>
-[...70 lines deleted...]
-          <x:t>2,811</x:t>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,693</x:t>
-[...11 lines deleted...]
-          <x:t>2,663</x:t>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,621</x:t>
-[...436 lines deleted...]
-          <x:t>2,825</x:t>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>