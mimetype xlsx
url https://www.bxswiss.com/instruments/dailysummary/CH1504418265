--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab4c4a9d405340b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8263c273d9e48d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dc4d55ce59145d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09a3464977e740eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8ee4b127e724985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dc4d55ce59145d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f1a1bec13db4e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09a3464977e740eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,663</x:t>
-[...38 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,669</x:t>
-[...75 lines deleted...]
-          <x:t>2,843</x:t>
+          <x:t>2,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,697</x:t>
-        </x:is>
-[...381 lines deleted...]
-          <x:t>2,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>