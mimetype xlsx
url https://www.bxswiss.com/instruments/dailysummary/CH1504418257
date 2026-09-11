--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9456b8c2af045ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a8b527866a64ed2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ea4f1a05c9c4d60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf61d417171b40ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddbfcf26b8af45da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ea4f1a05c9c4d60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b50e7d552c7451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf61d417171b40ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,661</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,649</x:t>
-[...43 lines deleted...]
-          <x:t>0,653</x:t>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,609</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>0,619</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>14.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,565</x:t>
-[...80 lines deleted...]
-          <x:t>0,625</x:t>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,549</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,567</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>