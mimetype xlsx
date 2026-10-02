--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a8b527866a64ed2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfefea6c12b6a4925" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf61d417171b40ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48c2f3f637ef46f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b50e7d552c7451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf61d417171b40ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c36367284d847b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48c2f3f637ef46f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,587</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,569</x:t>
-[...97 lines deleted...]
-          <x:t>0,489</x:t>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,439</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>0,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,459</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>