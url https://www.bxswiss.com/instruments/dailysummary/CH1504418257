--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfefea6c12b6a4925" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd8b82c9e0314558" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48c2f3f637ef46f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79f7c61f8b8c4831"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c36367284d847b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48c2f3f637ef46f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58554d13cc224a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79f7c61f8b8c4831" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>