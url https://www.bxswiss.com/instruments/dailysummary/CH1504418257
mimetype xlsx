--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aa34cbf500b431b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd88533f2bcd4c7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e09152203504871"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16284a5449e44810"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1606a53ba0654987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e09152203504871" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d61af8b2fd84949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16284a5449e44810" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>