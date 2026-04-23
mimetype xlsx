--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd88533f2bcd4c7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78fe66f549f947bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16284a5449e44810"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R162973d9c3e64051"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d61af8b2fd84949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16284a5449e44810" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re033257f6c3f4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R162973d9c3e64051" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>3,698</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,760</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>3,744</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,894</x:t>
-[...171 lines deleted...]
-          <x:t>3,828</x:t>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>