--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78fe66f549f947bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fd346c321ba4576" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R162973d9c3e64051"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6a07ab72ccb4952"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re033257f6c3f4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R162973d9c3e64051" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfbd5c5ae0074f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6a07ab72ccb4952" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>