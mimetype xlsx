--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fd346c321ba4576" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa21452287354825" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6a07ab72ccb4952"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7a34ad2b1db4df8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfbd5c5ae0074f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6a07ab72ccb4952" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29f393d1230f44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7a34ad2b1db4df8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>