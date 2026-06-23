--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa21452287354825" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R326fe65bb7e24986" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7a34ad2b1db4df8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5de03eb2855a4cc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29f393d1230f44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7a34ad2b1db4df8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9b5eb2d9dc54efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5de03eb2855a4cc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>1,533</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,509</x:t>
-[...75 lines deleted...]
-          <x:t>1,605</x:t>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,553</x:t>
-[...97 lines deleted...]
-          <x:t>1,385</x:t>
+          <x:t>1,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,313</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>1,193</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,199</x:t>
-        </x:is>
-[...79 lines deleted...]
-          <x:t>1,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>