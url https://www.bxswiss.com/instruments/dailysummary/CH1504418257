--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R326fe65bb7e24986" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe541742a9f44462" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5de03eb2855a4cc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ed390ed9ac64cf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9b5eb2d9dc54efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5de03eb2855a4cc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R582b4efd1ef04335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ed390ed9ac64cf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,385</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,313</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,313</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,185</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,143</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>1,199</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>