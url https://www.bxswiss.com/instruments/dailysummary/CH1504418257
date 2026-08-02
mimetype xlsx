--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe541742a9f44462" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R507f4158168e4888" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ed390ed9ac64cf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref68b85a9675481e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R582b4efd1ef04335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ed390ed9ac64cf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e32caa4ccf74d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref68b85a9675481e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,119</x:t>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,105</x:t>
-[...6 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,089</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>0,925</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>