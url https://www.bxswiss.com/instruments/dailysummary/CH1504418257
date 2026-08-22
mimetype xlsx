--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R507f4158168e4888" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9456b8c2af045ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref68b85a9675481e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ea4f1a05c9c4d60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e32caa4ccf74d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref68b85a9675481e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddbfcf26b8af45da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ea4f1a05c9c4d60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,079</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>1,005</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,965</x:t>
-[...443 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,991</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>0,991</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>