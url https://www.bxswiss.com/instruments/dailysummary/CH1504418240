--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8942e8c72d84c8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb3da7fb5b2b4d7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd297d0febb8e4aaf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91dd3dbc5f3c416a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9a6493fd09d4f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd297d0febb8e4aaf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87554f7166214428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91dd3dbc5f3c416a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>