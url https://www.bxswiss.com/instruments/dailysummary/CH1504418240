--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb3da7fb5b2b4d7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5312f10e4bf84b7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91dd3dbc5f3c416a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7f397f93f5c46b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87554f7166214428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91dd3dbc5f3c416a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e90f522e70c44b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7f397f93f5c46b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,622</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,286</x:t>
-[...566 lines deleted...]
-          <x:t>3,282</x:t>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>