--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5312f10e4bf84b7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb283e1b75e014024" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7f397f93f5c46b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfd5b07fb1ad4f50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e90f522e70c44b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7f397f93f5c46b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f3ce6b0c12e47d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfd5b07fb1ad4f50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,419 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,432</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>2,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,718</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>