--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb283e1b75e014024" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re08b79f148ff4e09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfd5b07fb1ad4f50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9002a92633948e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f3ce6b0c12e47d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfd5b07fb1ad4f50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b6e4ada606a464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9002a92633948e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>