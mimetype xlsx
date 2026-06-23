--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re08b79f148ff4e09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eb8b605a9204cc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9002a92633948e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R738b79135e914b6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b6e4ada606a464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9002a92633948e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22c675d5a71f41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R738b79135e914b6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,121</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,009</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...386 lines deleted...]
-          <x:t>28.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,691</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>0,571</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,579</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,579</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>