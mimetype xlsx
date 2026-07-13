--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eb8b605a9204cc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fd682db3efe4097" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R738b79135e914b6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00fa9e6326b443d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22c675d5a71f41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R738b79135e914b6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3fdf51ff50d433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00fa9e6326b443d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,801</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,735</x:t>
-[...65 lines deleted...]
-          <x:t>0,691</x:t>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,615</x:t>
-[...134 lines deleted...]
-          <x:t>0,589</x:t>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,591</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>15.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,551</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,559</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,509</x:t>
-[...134 lines deleted...]
-          <x:t>0,569</x:t>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>