--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fd682db3efe4097" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c6ace0ecb5240b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00fa9e6326b443d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf52eadd37204a64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3fdf51ff50d433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00fa9e6326b443d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf6dc3513ab4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf52eadd37204a64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,521</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,459</x:t>
-[...16 lines deleted...]
-          <x:t>0,491</x:t>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>03.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,399</x:t>
-[...134 lines deleted...]
-          <x:t>0,323</x:t>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>