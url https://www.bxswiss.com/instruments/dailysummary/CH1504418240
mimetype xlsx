--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c6ace0ecb5240b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b384f1dbef143ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf52eadd37204a64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78143ae7c72d404b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf6dc3513ab4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf52eadd37204a64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73ce99ac73b04b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78143ae7c72d404b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,401</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,399</x:t>
-[...134 lines deleted...]
-          <x:t>0,323</x:t>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>15.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>0,317</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>