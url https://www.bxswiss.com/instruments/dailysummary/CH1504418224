--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ba1f0b063c414c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R378ef5d7e21944c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a576f87c3d3452b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53acabcf8ac443dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd569c2185dde4fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a576f87c3d3452b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R662a327e3e7a40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53acabcf8ac443dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>