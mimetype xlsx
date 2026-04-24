--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R378ef5d7e21944c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc8d21c85f8b476d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53acabcf8ac443dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc532a11893ea4094"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R662a327e3e7a40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53acabcf8ac443dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd1833d61e1b4c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc532a11893ea4094" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2,822</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,814</x:t>
-[...539 lines deleted...]
-          <x:t>3,522</x:t>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>