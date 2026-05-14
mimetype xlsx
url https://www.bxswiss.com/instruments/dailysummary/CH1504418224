--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc8d21c85f8b476d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b572fcf8bed4d37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc532a11893ea4094"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9842761e12e34194"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd1833d61e1b4c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc532a11893ea4094" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc6cfcb069b940c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9842761e12e34194" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>