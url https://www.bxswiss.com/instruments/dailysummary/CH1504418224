--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b572fcf8bed4d37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6c5ad06abdc4eb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9842761e12e34194"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R934c94272f4043ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc6cfcb069b940c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9842761e12e34194" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69aa4bac7d254153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R934c94272f4043ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>