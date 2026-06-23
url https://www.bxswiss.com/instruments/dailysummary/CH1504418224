--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6c5ad06abdc4eb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14e7921051144d07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R934c94272f4043ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32ebf072260d4255"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69aa4bac7d254153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R934c94272f4043ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcf7e4316b2c471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32ebf072260d4255" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,465</x:t>
-[...85 lines deleted...]
-          <x:t>1,381</x:t>
+          <x:t>1,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,407</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...261 lines deleted...]
-          <x:t>1,085</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,091</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,035</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...46 lines deleted...]
-          <x:t>1,047</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>