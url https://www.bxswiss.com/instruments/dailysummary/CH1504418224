--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14e7921051144d07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1212903d75ec425d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32ebf072260d4255"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58ed3c79e2024cf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcf7e4316b2c471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32ebf072260d4255" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49e75599c3e64bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58ed3c79e2024cf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,129</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,159</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,173</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,163</x:t>
-[...38 lines deleted...]
-          <x:t>1,065</x:t>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,079</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-          <x:t>16.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,015</x:t>
-[...117 lines deleted...]
-          <x:t>1,087</x:t>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>