--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1212903d75ec425d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eab8c8dda9744e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58ed3c79e2024cf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4942696a918d4dbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49e75599c3e64bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58ed3c79e2024cf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfa25a31b9474b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4942696a918d4dbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,045</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,997</x:t>
-[...38 lines deleted...]
-          <x:t>0,987</x:t>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,983</x:t>
-[...318 lines deleted...]
-          <x:t>0,925</x:t>
+          <x:t>1,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,911</x:t>
-[...134 lines deleted...]
-          <x:t>0,833</x:t>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>