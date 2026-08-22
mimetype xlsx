--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eab8c8dda9744e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e1dc2fb440e477b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4942696a918d4dbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b5a68b50d484a23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfa25a31b9474b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4942696a918d4dbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c39dea90476493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b5a68b50d484a23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,983</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,905</x:t>
-[...11 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,987</x:t>
-[...26 lines deleted...]
-          <x:t>0,925</x:t>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,911</x:t>
-[...195 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,839</x:t>
-[...16 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>0,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,847</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>0,887</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>0,887</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>