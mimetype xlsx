--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85e01ad24ac24035" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06c022f5cb29444c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R433081393bd34f57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86ef41398f7e44a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R475a17f8818f4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R433081393bd34f57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3916374116704fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86ef41398f7e44a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>