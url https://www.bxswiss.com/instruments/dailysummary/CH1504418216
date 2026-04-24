--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06c022f5cb29444c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab16f8b5754463c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86ef41398f7e44a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6ff1ec619974457"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3916374116704fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86ef41398f7e44a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f0b53874ade4fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6ff1ec619974457" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,322</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,318</x:t>
-[...598 lines deleted...]
-          <x:t>2,964</x:t>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>