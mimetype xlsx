--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab16f8b5754463c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89895ce50731446c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6ff1ec619974457"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0872c2a28153436b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f0b53874ade4fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6ff1ec619974457" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67e3a7c1b76b48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0872c2a28153436b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,220</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>1,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,686</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>