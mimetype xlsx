--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89895ce50731446c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b7f7cd25f44728" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0872c2a28153436b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d7eb087687a4217"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67e3a7c1b76b48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0872c2a28153436b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re572345fd078437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d7eb087687a4217" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>