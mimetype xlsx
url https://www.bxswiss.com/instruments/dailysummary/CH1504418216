--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b7f7cd25f44728" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93b086e7062c4bf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d7eb087687a4217"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91f431fa2e00419a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re572345fd078437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d7eb087687a4217" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd475542937364f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91f431fa2e00419a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>0,831</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,813</x:t>
-[...43 lines deleted...]
-          <x:t>0,799</x:t>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,887</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>0,537</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,511</x:t>
-[...53 lines deleted...]
-          <x:t>0,511</x:t>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>