--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93b086e7062c4bf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8949ac33d2e44c88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91f431fa2e00419a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1533ad21399a4184"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd475542937364f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91f431fa2e00419a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8187215fd604d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1533ad21399a4184" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,627</x:t>
-[...58 lines deleted...]
-          <x:t>0,543</x:t>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,547</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,537</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,511</x:t>
-[...237 lines deleted...]
-          <x:t>0,441</x:t>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>0,505</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,495</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>