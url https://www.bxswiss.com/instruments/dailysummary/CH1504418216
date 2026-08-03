--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8949ac33d2e44c88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7501b508bab04bea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1533ad21399a4184"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R481a76811efb4e2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8187215fd604d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1533ad21399a4184" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15f8fed8fa6540dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R481a76811efb4e2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,441</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>0,505</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>0,421</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,349</x:t>
-[...210 lines deleted...]
-          <x:t>0,269</x:t>
+          <x:t>0,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>