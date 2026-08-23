--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7501b508bab04bea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd07ce6a6d58f47a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R481a76811efb4e2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd8b1a3894844dba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15f8fed8fa6540dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R481a76811efb4e2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95c8b504f2014393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd8b1a3894844dba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>0,269</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,271</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,253</x:t>
-[...129 lines deleted...]
-          <x:t>0,311</x:t>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>0,265</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>