--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd07ce6a6d58f47a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a02777ca49a48b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd8b1a3894844dba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63e163b8c9c4460b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95c8b504f2014393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd8b1a3894844dba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f8edb1da3cc4631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63e163b8c9c4460b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,091</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,087</x:t>
-[...48 lines deleted...]
-          <x:t>0,078</x:t>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>14.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,071</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,066</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,081</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,063</x:t>
-[...43 lines deleted...]
-          <x:t>0,070</x:t>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,061</x:t>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>