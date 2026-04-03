--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0c5eae4a4af4d26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R173d257bd44e49a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00095d9eede34225"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf89862f59baa4f27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb99e8ce1b7e48f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00095d9eede34225" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11fbca3312a84aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf89862f59baa4f27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>