--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R173d257bd44e49a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabf9609aa603448b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf89862f59baa4f27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ce0227930554d3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11fbca3312a84aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf89862f59baa4f27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6cbda8935184f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ce0227930554d3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>4,720</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,518</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...111 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,738</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>