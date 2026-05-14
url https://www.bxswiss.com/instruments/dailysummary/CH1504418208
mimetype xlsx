--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabf9609aa603448b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f045bfcad15418a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ce0227930554d3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re664040ddefe41a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6cbda8935184f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ce0227930554d3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabe59fc21d7a4777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re664040ddefe41a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>