--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f045bfcad15418a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e2e71c6f54642a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re664040ddefe41a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aea7c9c6fad463b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabe59fc21d7a4777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re664040ddefe41a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ca906a30da64551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aea7c9c6fad463b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>