--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e2e71c6f54642a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra460612c20284b9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aea7c9c6fad463b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R985cbb71381f4e0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ca906a30da64551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aea7c9c6fad463b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaa8e94e07ef4133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R985cbb71381f4e0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>2,695</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,723</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>2,711</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>2,419</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,399</x:t>
-[...26 lines deleted...]
-          <x:t>2,397</x:t>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...100 lines deleted...]
-          <x:t>2,349</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>