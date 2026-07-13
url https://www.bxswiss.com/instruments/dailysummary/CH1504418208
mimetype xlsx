--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra460612c20284b9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19813725b7894d47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R985cbb71381f4e0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64df7dc7c98a4e8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaa8e94e07ef4133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R985cbb71381f4e0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35c044e70f7e4bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64df7dc7c98a4e8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,497</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>2,381</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,343</x:t>
-[...431 lines deleted...]
-          <x:t>2,501</x:t>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>