--- v8 (2026-07-13)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19813725b7894d47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9bcf90427634a20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64df7dc7c98a4e8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f8d0c8b52444629"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35c044e70f7e4bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64df7dc7c98a4e8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20d0ce2af93d4642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f8d0c8b52444629" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,417</x:t>
-[...112 lines deleted...]
-          <x:t>2,433</x:t>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,439</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>2,317</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>