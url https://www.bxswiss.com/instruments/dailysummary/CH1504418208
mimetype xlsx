--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9bcf90427634a20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1325c6dfc267471b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f8d0c8b52444629"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e7dca0774bb4a08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20d0ce2af93d4642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f8d0c8b52444629" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7add1e06da8749a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e7dca0774bb4a08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>2,115</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,037</x:t>
-[...6 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,997</x:t>
-[...26 lines deleted...]
-          <x:t>2,011</x:t>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,993</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>2,001</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,943</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,971</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,945</x:t>
-[...70 lines deleted...]
-          <x:t>1,973</x:t>
+          <x:t>1,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,915</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>1,961</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>