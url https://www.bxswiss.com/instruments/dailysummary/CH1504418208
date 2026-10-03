--- v10 (2026-09-12)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1325c6dfc267471b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf77a30162be4c6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e7dca0774bb4a08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08cd27ced53744a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7add1e06da8749a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e7dca0774bb4a08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a3cccc982b84af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08cd27ced53744a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>