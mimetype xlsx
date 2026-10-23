--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf77a30162be4c6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98abdab20a274859" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08cd27ced53744a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R487698a5456242fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a3cccc982b84af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08cd27ced53744a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5556a2c70e4d4979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R487698a5456242fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>1,707</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,732</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>1,848</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,830</x:t>
-[...350 lines deleted...]
-          <x:t>1,684</x:t>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>