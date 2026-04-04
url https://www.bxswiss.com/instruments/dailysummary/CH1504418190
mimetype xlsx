--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5c40d620b834334" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0190534ca6942ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R295f10d7051f414f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R510c635118524893"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42deae3386ae43aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R295f10d7051f414f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18c8187c45e54c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R510c635118524893" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>