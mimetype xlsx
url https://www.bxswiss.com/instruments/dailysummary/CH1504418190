--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0190534ca6942ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab6637cce904ae2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R510c635118524893"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra15ece5ddbd048f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18c8187c45e54c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R510c635118524893" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e94cad179a249e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra15ece5ddbd048f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,968</x:t>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,784</x:t>
-[...512 lines deleted...]
-          <x:t>3,236</x:t>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>