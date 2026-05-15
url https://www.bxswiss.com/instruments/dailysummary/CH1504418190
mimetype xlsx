--- v4 (2026-04-24)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab6637cce904ae2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf2830650c384093" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra15ece5ddbd048f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b7950b501641dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e94cad179a249e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra15ece5ddbd048f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree7a422f066640c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b7950b501641dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,568</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>2,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,092</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>