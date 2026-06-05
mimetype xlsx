--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf2830650c384093" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re08560e47a30464c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b7950b501641dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc1f5a334f704d54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree7a422f066640c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b7950b501641dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6bd7054eb574aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc1f5a334f704d54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>