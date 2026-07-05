--- v6 (2026-06-05)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re08560e47a30464c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaa12309b0a0448f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc1f5a334f704d54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ad026412240435e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6bd7054eb574aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc1f5a334f704d54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a2ecc150e89439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ad026412240435e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>1,397</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,319</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-          <x:t>27.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,017</x:t>
-[...48 lines deleted...]
-          <x:t>0,981</x:t>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,953</x:t>
-[...107 lines deleted...]
-          <x:t>0,975</x:t>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>