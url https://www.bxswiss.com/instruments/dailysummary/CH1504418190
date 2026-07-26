--- v7 (2026-07-05)
+++ v8 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaa12309b0a0448f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cd1b865b8d845db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ad026412240435e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6fbcbe30e814195"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a2ecc150e89439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ad026412240435e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0965567f0d04047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6fbcbe30e814195" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,039</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,067</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,001</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,969</x:t>
-[...146 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,901</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>0,817</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,891</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,875</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>