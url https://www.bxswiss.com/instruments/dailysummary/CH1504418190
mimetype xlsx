--- v8 (2026-07-26)
+++ v9 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cd1b865b8d845db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbd8d3a22f814000" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6fbcbe30e814195"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fbe3752aa4a4139"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0965567f0d04047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6fbcbe30e814195" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c1fc29c1e6e402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fbe3752aa4a4139" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,941</x:t>
-[...53 lines deleted...]
-          <x:t>0,891</x:t>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>0,829</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>