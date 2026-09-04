--- v9 (2026-08-15)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbd8d3a22f814000" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c6544a9ac234dcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fbe3752aa4a4139"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b7e2f211b5d45e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c1fc29c1e6e402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fbe3752aa4a4139" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb550ba22fdf40a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b7e2f211b5d45e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>