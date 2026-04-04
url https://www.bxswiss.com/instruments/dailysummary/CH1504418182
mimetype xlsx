--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e0a3d727314067" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9b1d876f03a4820" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72fbcbf8691f4e37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d19a8aef75641ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35116379f1204d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72fbcbf8691f4e37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eb9958753ee4ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d19a8aef75641ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...382 lines deleted...]
-          <x:t>2,172</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,894</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>1,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,300</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>