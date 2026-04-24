--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9b1d876f03a4820" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2ee5e6024c9405f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d19a8aef75641ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85522099ae434b0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eb9958753ee4ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d19a8aef75641ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31ba911199e8433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85522099ae434b0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>