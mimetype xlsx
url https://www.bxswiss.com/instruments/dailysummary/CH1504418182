--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2ee5e6024c9405f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c0586e310ca4e74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85522099ae434b0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R343a28df8ec841c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31ba911199e8433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85522099ae434b0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04e4c33851474b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R343a28df8ec841c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>