--- v5 (2026-05-14)
+++ v6 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c0586e310ca4e74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9761fe933814d90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R343a28df8ec841c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bf6dca8d8d540c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04e4c33851474b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R343a28df8ec841c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R522f9d46469e4e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bf6dca8d8d540c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...490 lines deleted...]
-          <x:t>0,787</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,753</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>12.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,783</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>0,741</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>