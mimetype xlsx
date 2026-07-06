--- v6 (2026-06-15)
+++ v7 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9761fe933814d90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8f5c92a8181457b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bf6dca8d8d540c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdd9319468794535"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R522f9d46469e4e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bf6dca8d8d540c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d200bf64aa34af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdd9319468794535" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...21 lines deleted...]
-          <x:t>0,703</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,557</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,539</x:t>
-[...65 lines deleted...]
-          <x:t>0,467</x:t>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,447</x:t>
-[...274 lines deleted...]
-          <x:t>0,531</x:t>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>