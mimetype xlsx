--- v7 (2026-07-06)
+++ v8 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8f5c92a8181457b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75ec0a60b52c4d9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdd9319468794535"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcddb7117527d4e8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d200bf64aa34af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdd9319468794535" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaa15ab1aede4a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcddb7117527d4e8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,457</x:t>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,517</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,557</x:t>
-[...124 lines deleted...]
-          <x:t>0,429</x:t>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,389</x:t>
-[...16 lines deleted...]
-          <x:t>0,391</x:t>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
-[...264 lines deleted...]
-          <x:t>0,341</x:t>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>01.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>0,301</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>