--- v8 (2026-07-26)
+++ v9 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75ec0a60b52c4d9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc925d25adad49ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcddb7117527d4e8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5aa1d6958b44647"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaa15ab1aede4a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcddb7117527d4e8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e0589ba7b83426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5aa1d6958b44647" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,351</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,339</x:t>
-[...11 lines deleted...]
-          <x:t>0,299</x:t>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,309</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>07.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,277</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>22.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,267</x:t>
-[...63 lines deleted...]
-          <x:t>0,259</x:t>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>