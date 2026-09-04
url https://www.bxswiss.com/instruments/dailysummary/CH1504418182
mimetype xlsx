--- v9 (2026-08-15)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc925d25adad49ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1f55f5547f84826" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5aa1d6958b44647"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebf89a51a3e04c0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e0589ba7b83426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5aa1d6958b44647" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re711407c903841b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebf89a51a3e04c0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>