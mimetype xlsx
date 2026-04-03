--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd12df0ad5f8d46fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de86318e372441e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R908695e2d85b4ec4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6b15558b3774b63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45fe5913c7e74b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R908695e2d85b4ec4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R537b5515d9574866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6b15558b3774b63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>