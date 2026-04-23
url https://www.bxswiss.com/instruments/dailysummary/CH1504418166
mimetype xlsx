--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de86318e372441e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc6037db583246ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6b15558b3774b63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4b2808934cb44b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R537b5515d9574866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6b15558b3774b63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39704ca891714ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4b2808934cb44b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>2,970</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>