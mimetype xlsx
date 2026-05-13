--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc6037db583246ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd60ca03ac21e45db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4b2808934cb44b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5553c58322254547"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39704ca891714ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4b2808934cb44b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbcd048ca02c44b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5553c58322254547" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>