--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd60ca03ac21e45db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R440d595958ab40e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5553c58322254547"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf040645ce25c467a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbcd048ca02c44b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5553c58322254547" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7a914afa8594d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf040645ce25c467a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>