--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R440d595958ab40e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d0ffad0a7be4c1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf040645ce25c467a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2b18b210fb4455f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7a914afa8594d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf040645ce25c467a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R295b7296aea2427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2b18b210fb4455f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>1,189</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,201</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>0,957</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,927</x:t>
-[...21 lines deleted...]
-          <x:t>0,987</x:t>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,905</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,879</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>