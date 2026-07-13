--- v7 (2026-06-22)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d0ffad0a7be4c1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73215233836c4546" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2b18b210fb4455f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d4a923970134153"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R295b7296aea2427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2b18b210fb4455f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf71a49bdb29c48c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d4a923970134153" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>26.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,969</x:t>
-[...31 lines deleted...]
-          <x:t>0,927</x:t>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>01.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,839</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>0,895</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>