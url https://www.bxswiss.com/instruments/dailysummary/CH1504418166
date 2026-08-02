--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73215233836c4546" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R173d53e2a0e94d5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d4a923970134153"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7df823f87d24a67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf71a49bdb29c48c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d4a923970134153" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R840db6e1979e4b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7df823f87d24a67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,815</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,819</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,811</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,807</x:t>
-[...463 lines deleted...]
-          <x:t>0,675</x:t>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>