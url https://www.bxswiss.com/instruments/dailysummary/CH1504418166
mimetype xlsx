--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R173d53e2a0e94d5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R321745711fb74e46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7df823f87d24a67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12a7849694a94575"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R840db6e1979e4b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7df823f87d24a67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98015d018c67434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12a7849694a94575" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,805</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,717</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>07.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,761</x:t>
-[...21 lines deleted...]
-          <x:t>0,747</x:t>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,737</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>0,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,719</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>