--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcd440b8f1a549e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc77cd94c23d2444a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2804155c8f9a4321"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R056b50e3af804700"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R138ffae6ec8b43d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2804155c8f9a4321" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ae5b0054a684572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R056b50e3af804700" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>1,699</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>