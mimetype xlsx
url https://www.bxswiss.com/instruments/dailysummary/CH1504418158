--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc77cd94c23d2444a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd68b4661f6ba4014" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R056b50e3af804700"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re86256c26a0f4b18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ae5b0054a684572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R056b50e3af804700" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69e707db3cac4f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re86256c26a0f4b18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1,654</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,702</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>2,410</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>