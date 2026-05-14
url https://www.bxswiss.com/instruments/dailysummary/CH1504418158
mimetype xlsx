--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd68b4661f6ba4014" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca93ef944a5f4bdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re86256c26a0f4b18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red5b03c1cf4a460a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69e707db3cac4f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re86256c26a0f4b18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R239d0a4feaad40a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red5b03c1cf4a460a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>