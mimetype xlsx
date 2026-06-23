--- v4 (2026-05-14)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca93ef944a5f4bdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc34d1e0ee02745d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red5b03c1cf4a460a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10daf23f36ec4b74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R239d0a4feaad40a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red5b03c1cf4a460a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra155a6a5a24646b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10daf23f36ec4b74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...517 lines deleted...]
-          <x:t>0,679</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,649</x:t>
-[...21 lines deleted...]
-          <x:t>0,747</x:t>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,693</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,661</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>