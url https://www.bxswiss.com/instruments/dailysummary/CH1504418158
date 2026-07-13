--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc34d1e0ee02745d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f88ba962b84a74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10daf23f36ec4b74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3b094067b684b95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra155a6a5a24646b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10daf23f36ec4b74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R726fa2873e544646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3b094067b684b95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,471</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,479</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,491</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,427</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>0,389</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,381</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>0,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,369</x:t>
-[...70 lines deleted...]
-          <x:t>0,387</x:t>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,377</x:t>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>