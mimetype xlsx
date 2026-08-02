--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f88ba962b84a74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02c88f2aaa4548d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3b094067b684b95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb990eef42ab9412a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R726fa2873e544646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3b094067b684b95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb18704aba1e24557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb990eef42ab9412a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>0,297</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,299</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>01.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,317</x:t>
-[...48 lines deleted...]
-          <x:t>0,259</x:t>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,257</x:t>
-[...75 lines deleted...]
-          <x:t>0,333</x:t>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,317</x:t>
-[...11 lines deleted...]
-          <x:t>0,251</x:t>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,209</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>