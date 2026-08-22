--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02c88f2aaa4548d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfa835762bb94773" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb990eef42ab9412a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R935ccd3a56a34c60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb18704aba1e24557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb990eef42ab9412a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2e4b6b1ef104f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R935ccd3a56a34c60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,259</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,257</x:t>
-[...75 lines deleted...]
-          <x:t>0,333</x:t>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,317</x:t>
-[...11 lines deleted...]
-          <x:t>0,251</x:t>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>13.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,221</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>