--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41ef5692ed414eae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61178cc8ae64236" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R074a87b5a59947c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re30f64cadab14e6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe55d4c1c3104906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R074a87b5a59947c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4db468d570f44f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re30f64cadab14e6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>