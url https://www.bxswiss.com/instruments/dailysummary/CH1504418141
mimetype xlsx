--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61178cc8ae64236" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61d40a195d6b4413" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re30f64cadab14e6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d4309562ea74410"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4db468d570f44f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re30f64cadab14e6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d826a44e5be4b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d4309562ea74410" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,654</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,420</x:t>
-[...566 lines deleted...]
-          <x:t>4,076</x:t>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>