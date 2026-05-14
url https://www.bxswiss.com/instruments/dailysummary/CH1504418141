--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61d40a195d6b4413" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb547c6e394104111" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d4309562ea74410"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d75aa0243ba4a79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d826a44e5be4b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d4309562ea74410" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf8001c75b2748c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d75aa0243ba4a79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>