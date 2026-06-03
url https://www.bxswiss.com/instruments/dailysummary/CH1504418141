--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb547c6e394104111" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdebb2d26e0a34cdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d75aa0243ba4a79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R675ed37ab5004131"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf8001c75b2748c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d75aa0243ba4a79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c14d98addf14fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R675ed37ab5004131" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>