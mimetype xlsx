--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdebb2d26e0a34cdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91cceeb3d22c4654" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R675ed37ab5004131"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fde8d0249ee4b6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c14d98addf14fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R675ed37ab5004131" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce358648d70a4b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fde8d0249ee4b6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,681</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,551</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-          <x:t>2,371</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,271</x:t>
-[...38 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,209</x:t>
-        </x:is>
-[...175 lines deleted...]
-          <x:t>2,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>