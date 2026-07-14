--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91cceeb3d22c4654" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf216842f059b4577" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fde8d0249ee4b6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2723a3b1f5a3489e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce358648d70a4b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fde8d0249ee4b6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f0b1d49e8d64882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2723a3b1f5a3489e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,209</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>01.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,097</x:t>
-[...4 lines deleted...]
-          <x:t>2,029</x:t>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>2,115</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,079</x:t>
-[...237 lines deleted...]
-          <x:t>2,077</x:t>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,093</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>2,125</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,113</x:t>
-[...107 lines deleted...]
-          <x:t>2,209</x:t>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>