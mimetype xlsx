--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf216842f059b4577" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19603718d62f4d4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2723a3b1f5a3489e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a2b5be941484669"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f0b1d49e8d64882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2723a3b1f5a3489e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R446e78a9359f4b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a2b5be941484669" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,239</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,245</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,133</x:t>
-[...21 lines deleted...]
-          <x:t>2,093</x:t>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,067</x:t>
-[...11 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,167</x:t>
-[...21 lines deleted...]
-          <x:t>2,157</x:t>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,127</x:t>
-[...119 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,383</x:t>
-[...85 lines deleted...]
-          <x:t>2,087</x:t>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,091</x:t>
-        </x:is>
-[...241 lines deleted...]
-          <x:t>2,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>