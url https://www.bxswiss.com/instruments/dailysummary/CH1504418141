--- v9 (2026-08-03)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19603718d62f4d4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd90d59152cbc46a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a2b5be941484669"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd468ad0ac3b54a46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R446e78a9359f4b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a2b5be941484669" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R501e5c4ad7c6461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd468ad0ac3b54a46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,119</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,021</x:t>
-[...80 lines deleted...]
-          <x:t>2,033</x:t>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,099</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>22.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,125</x:t>
-[...70 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,091</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>2,091</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>