--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd90d59152cbc46a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R707bf1a6ff1549eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd468ad0ac3b54a46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a280e0b2fd24e16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R501e5c4ad7c6461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd468ad0ac3b54a46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25dcf480ae534972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a280e0b2fd24e16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>1,859</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,791</x:t>
-[...6 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,757</x:t>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,739</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>1,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,767</x:t>
-[...178 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,701</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>1,719</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>