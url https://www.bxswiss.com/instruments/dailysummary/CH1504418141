--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R707bf1a6ff1549eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R445bc6de728a4d6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a280e0b2fd24e16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42686ade04ea4d8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25dcf480ae534972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a280e0b2fd24e16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7b328e0d5b5474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42686ade04ea4d8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,673</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>1,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,659</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>