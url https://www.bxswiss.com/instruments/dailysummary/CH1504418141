--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R445bc6de728a4d6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0558f635ce244ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42686ade04ea4d8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcda564c1279b4900"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7b328e0d5b5474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42686ade04ea4d8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fbc07e76d34497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcda564c1279b4900" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>1,485</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,508</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>1,536</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,546</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...167 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,482</x:t>
-[...144 lines deleted...]
-          <x:t>1,462</x:t>
+          <x:t>1,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>