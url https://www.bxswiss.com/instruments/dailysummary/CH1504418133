--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb9ce2e0cf79475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a50f24c521a4832" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6703666a4a341bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29d962570df54af4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5385d8ab78f4446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6703666a4a341bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7812805b12b4ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29d962570df54af4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>1,866</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,826</x:t>
-[...92 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,278</x:t>
-[...58 lines deleted...]
-          <x:t>2,114</x:t>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,738</x:t>
-[...4 lines deleted...]
-          <x:t>2,416</x:t>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>