--- v3 (2026-04-03)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a50f24c521a4832" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4c88ad6b8784ae0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29d962570df54af4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55fd351a5e53486d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7812805b12b4ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29d962570df54af4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8956dc7c1ba4940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55fd351a5e53486d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,114</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>2,722</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>