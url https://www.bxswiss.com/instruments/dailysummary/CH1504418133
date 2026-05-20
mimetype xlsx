--- v4 (2026-04-26)
+++ v5 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4c88ad6b8784ae0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1498c6e8ddb4805" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55fd351a5e53486d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d9ebf78b1894bb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8956dc7c1ba4940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55fd351a5e53486d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3347b3ebaf7e41f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d9ebf78b1894bb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...414 lines deleted...]
-          <x:t>1,526</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,386</x:t>
-[...124 lines deleted...]
-          <x:t>1,480</x:t>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,422</x:t>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>