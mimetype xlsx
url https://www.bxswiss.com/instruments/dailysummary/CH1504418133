--- v5 (2026-05-20)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1498c6e8ddb4805" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc43c4e65e1254231" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d9ebf78b1894bb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22537099f0cf42bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3347b3ebaf7e41f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d9ebf78b1894bb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c274c552df0434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22537099f0cf42bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,125</x:t>
-[...16 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,111</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>1,099</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,055</x:t>
-[...188 lines deleted...]
-          <x:t>1,031</x:t>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>