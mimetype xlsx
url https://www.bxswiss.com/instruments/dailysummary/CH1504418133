--- v6 (2026-06-10)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc43c4e65e1254231" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf82e4770477e4304" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22537099f0cf42bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R560058b7eed947a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c274c552df0434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22537099f0cf42bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2ee3fdcc9e24299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R560058b7eed947a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,099</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,055</x:t>
-[...264 lines deleted...]
-          <x:t>0,855</x:t>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,887</x:t>
-[...112 lines deleted...]
-          <x:t>0,789</x:t>
+          <x:t>0,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...127 lines deleted...]
-          <x:t>1,051</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>