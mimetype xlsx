--- v7 (2026-07-03)
+++ v8 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf82e4770477e4304" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc21c5199ba1444bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R560058b7eed947a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45d2f4b84abb44f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2ee3fdcc9e24299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R560058b7eed947a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00af603f737c4657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45d2f4b84abb44f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,807</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,757</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...585 lines deleted...]
-          <x:t>0,743</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,665</x:t>
-[...16 lines deleted...]
-          <x:t>0,727</x:t>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,715</x:t>
+          <x:t>0,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>