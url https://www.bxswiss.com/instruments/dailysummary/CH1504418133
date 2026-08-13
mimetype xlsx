--- v8 (2026-07-24)
+++ v9 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc21c5199ba1444bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25c69fdb168a4ac4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45d2f4b84abb44f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46dcecf33b68407d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00af603f737c4657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45d2f4b84abb44f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9656ffb84750416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46dcecf33b68407d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,765</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,665</x:t>
-[...70 lines deleted...]
-          <x:t>0,665</x:t>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,637</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,687</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,641</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>0,787</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>