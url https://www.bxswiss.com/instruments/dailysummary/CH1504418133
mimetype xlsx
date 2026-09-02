--- v9 (2026-08-13)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25c69fdb168a4ac4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dac6efc6bea47dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46dcecf33b68407d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d7d5bd9b23e4cbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9656ffb84750416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46dcecf33b68407d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73a183425b72450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d7d5bd9b23e4cbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>