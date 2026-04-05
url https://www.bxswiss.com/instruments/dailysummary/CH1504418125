--- v2 (2026-03-14)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R942faf7373344031" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e1f068d03a94eee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R726e456f90b044de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcf224bc724448ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfeee6049f4d4e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R726e456f90b044de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd478e001367a4c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcf224bc724448ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>