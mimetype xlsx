--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e1f068d03a94eee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R867f5a9bed0a4e21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcf224bc724448ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R136bad63d6df4475"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd478e001367a4c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcf224bc724448ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R296081249fa04db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R136bad63d6df4475" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>1,900</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,854</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>2,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>