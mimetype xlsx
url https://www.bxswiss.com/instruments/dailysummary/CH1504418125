--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R867f5a9bed0a4e21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fde72dff16b43bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R136bad63d6df4475"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bd93952615b4f2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R296081249fa04db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R136bad63d6df4475" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f9ce73b7afe46d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bd93952615b4f2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>