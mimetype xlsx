--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fde72dff16b43bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R785c22dd1a254593" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bd93952615b4f2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc30b247381bf4eea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f9ce73b7afe46d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bd93952615b4f2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd63dbe8ef2e0412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc30b247381bf4eea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>