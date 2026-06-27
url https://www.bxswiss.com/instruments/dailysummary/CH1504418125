--- v6 (2026-06-05)
+++ v7 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R785c22dd1a254593" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e221a247a2444cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc30b247381bf4eea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe49adc908334531"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd63dbe8ef2e0412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc30b247381bf4eea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54dab7ee99414890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe49adc908334531" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,599</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,607</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...310 lines deleted...]
-          <x:t>0,435</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,429</x:t>
-[...60 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,373</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,357</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,361</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>0,403</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>