--- v7 (2026-06-27)
+++ v8 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e221a247a2444cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re70fcfb53b894210" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe49adc908334531"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb18b867e7df46b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54dab7ee99414890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe49adc908334531" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c30efb56b71471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb18b867e7df46b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,435</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,429</x:t>
-[...60 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,373</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,357</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,361</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,363</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>0,305</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,299</x:t>
-[...215 lines deleted...]
-          <x:t>0,361</x:t>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>