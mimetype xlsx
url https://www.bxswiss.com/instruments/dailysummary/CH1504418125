--- v8 (2026-07-17)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re70fcfb53b894210" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb369f70ecb1b4331" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb18b867e7df46b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fe4070ea7ee4c4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c30efb56b71471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb18b867e7df46b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b35d93df8b5432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fe4070ea7ee4c4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,295</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,261</x:t>
-[...16 lines deleted...]
-          <x:t>0,277</x:t>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,233</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>0,181</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,183</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>16.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>0,167</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>