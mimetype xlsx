--- v9 (2026-08-06)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb369f70ecb1b4331" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce2cb9b87d724f46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fe4070ea7ee4c4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d4cb12f85774a19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b35d93df8b5432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fe4070ea7ee4c4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5dbfbc18244426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d4cb12f85774a19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>0,181</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,183</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>16.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>