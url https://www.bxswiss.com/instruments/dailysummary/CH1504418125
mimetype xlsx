--- v10 (2026-08-26)
+++ v11 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce2cb9b87d724f46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26cd29b00b1b4ae3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d4cb12f85774a19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R987b3aa90a534b99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5dbfbc18244426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d4cb12f85774a19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R664f46ff26e24035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R987b3aa90a534b99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,061</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,058</x:t>
-[...43 lines deleted...]
-          <x:t>0,060</x:t>
+          <x:t>0,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,045</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,053</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,041</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,041</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,039</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,038</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>