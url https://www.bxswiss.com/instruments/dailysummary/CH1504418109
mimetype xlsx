--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53746e7f369445bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7068f0455cf943d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a5bd5e27d194144"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra95a50e522c04f5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99d5c59e9f0b49c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a5bd5e27d194144" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8e3732fbe444821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra95a50e522c04f5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>1,716</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,680</x:t>
-[...16 lines deleted...]
-          <x:t>1,802</x:t>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,784</x:t>
-[...119 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>2,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,944</x:t>
-[...139 lines deleted...]
-          <x:t>2,468</x:t>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>