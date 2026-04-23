--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7068f0455cf943d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb48e022b6030438c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra95a50e522c04f5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc65c24fe900c4676"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8e3732fbe444821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra95a50e522c04f5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06ab2c5d03c84793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc65c24fe900c4676" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,038</x:t>
-[...549 lines deleted...]
-          <x:t>2,492</x:t>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>