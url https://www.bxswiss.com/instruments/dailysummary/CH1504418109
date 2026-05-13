--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb48e022b6030438c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bf4064468b346b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc65c24fe900c4676"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffa9623117a14c0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06ab2c5d03c84793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc65c24fe900c4676" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1e7f5f5bcb04c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffa9623117a14c0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,419 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>1,700</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,440</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>