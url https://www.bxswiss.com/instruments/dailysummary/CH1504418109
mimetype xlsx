--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bf4064468b346b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ebea0ebe7a54d05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffa9623117a14c0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R086487ae93b642b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1e7f5f5bcb04c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffa9623117a14c0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5b710679ec94859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R086487ae93b642b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>