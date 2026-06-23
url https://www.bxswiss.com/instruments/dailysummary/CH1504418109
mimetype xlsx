--- v5 (2026-06-02)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ebea0ebe7a54d05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f6349377eeb4779" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R086487ae93b642b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53cd26bd7054860"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5b710679ec94859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R086487ae93b642b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb6270c340a74979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53cd26bd7054860" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,113</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,045</x:t>
-[...60 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,003</x:t>
-[...291 lines deleted...]
-          <x:t>0,797</x:t>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,809</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,743</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,719</x:t>
-[...11 lines deleted...]
-          <x:t>0,697</x:t>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,737</x:t>
-        </x:is>
-[...35 lines deleted...]
-          <x:t>0,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>