--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f6349377eeb4779" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5bd21caa9f14d0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53cd26bd7054860"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e52abb009e543e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb6270c340a74979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53cd26bd7054860" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff4c46689fd643c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e52abb009e543e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,793</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,805</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,799</x:t>
-[...87 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,737</x:t>
-[...269 lines deleted...]
-          <x:t>0,707</x:t>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,677</x:t>
-[...134 lines deleted...]
-          <x:t>0,737</x:t>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>