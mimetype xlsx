--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5bd21caa9f14d0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf016fb68a6d44bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e52abb009e543e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f362564430b4e8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff4c46689fd643c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e52abb009e543e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78ed22ef470b4b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f362564430b4e8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,707</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,677</x:t>
-[...43 lines deleted...]
-          <x:t>0,723</x:t>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,711</x:t>
-[...227 lines deleted...]
-          <x:t>0,677</x:t>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,643</x:t>
-[...200 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,577</x:t>
-        </x:is>
-[...13 lines deleted...]
-          <x:t>0,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>