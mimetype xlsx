--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf016fb68a6d44bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f905952b0346d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f362564430b4e8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R992473582eea47ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78ed22ef470b4b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f362564430b4e8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R452ad356c66144b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R992473582eea47ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,653</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,601</x:t>
-[...26 lines deleted...]
-          <x:t>0,587</x:t>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,647</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,609</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,579</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>10.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,597</x:t>
-[...21 lines deleted...]
-          <x:t>0,565</x:t>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,577</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>0,577</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>