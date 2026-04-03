--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c69a42097b946ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bbff807259c499a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8829874cac1402f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7209b8f2a1c546a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cabb906439d4403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8829874cac1402f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R283ee87e6a1645e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7209b8f2a1c546a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>1,256</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,222</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>1,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,584</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>