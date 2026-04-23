--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bbff807259c499a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98d0604a5c884924" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7209b8f2a1c546a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac4543ab69ae4cb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R283ee87e6a1645e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7209b8f2a1c546a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re549d8cdccee4f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac4543ab69ae4cb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,628</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,400</x:t>
-[...566 lines deleted...]
-          <x:t>1,950</x:t>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>