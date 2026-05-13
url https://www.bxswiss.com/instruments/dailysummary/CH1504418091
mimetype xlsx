--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98d0604a5c884924" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc01f0c628f25406b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac4543ab69ae4cb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cf4b37708764122"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re549d8cdccee4f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac4543ab69ae4cb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ce68ca34b784075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cf4b37708764122" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>