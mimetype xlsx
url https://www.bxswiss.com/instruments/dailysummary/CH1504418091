--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc01f0c628f25406b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55c7c5ae0be94dac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cf4b37708764122"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3733a1d64cdb4e85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ce68ca34b784075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cf4b37708764122" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37f8293c48da4aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3733a1d64cdb4e85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>