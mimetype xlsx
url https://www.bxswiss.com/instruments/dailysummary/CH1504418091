--- v6 (2026-06-02)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55c7c5ae0be94dac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24aec22a29ff4d9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3733a1d64cdb4e85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b218a6a70f24d14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37f8293c48da4aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3733a1d64cdb4e85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ca3eeeb53ee4e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b218a6a70f24d14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,573</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,507</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>0,389</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,383</x:t>
-[...107 lines deleted...]
-          <x:t>0,321</x:t>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>