--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24aec22a29ff4d9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R857d53dcc2e74ee6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b218a6a70f24d14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ea6dc0eeecd4248"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ca3eeeb53ee4e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b218a6a70f24d14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R776ee8436d1a47b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ea6dc0eeecd4248" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,389</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,383</x:t>
-[...43 lines deleted...]
-          <x:t>0,335</x:t>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,323</x:t>
-[...43 lines deleted...]
-          <x:t>0,337</x:t>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,321</x:t>
-[...259 lines deleted...]
-          <x:t>0,269</x:t>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...107 lines deleted...]
-          <x:t>0,295</x:t>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>