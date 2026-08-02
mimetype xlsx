--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R857d53dcc2e74ee6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb6a9fedd3c34ff2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ea6dc0eeecd4248"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3387e4647ed94710"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R776ee8436d1a47b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ea6dc0eeecd4248" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2e8dde05e7e45ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3387e4647ed94710" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,269</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...259 lines deleted...]
-          <x:t>0,259</x:t>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,229</x:t>
-[...43 lines deleted...]
-          <x:t>0,235</x:t>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,199</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>0,161</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>