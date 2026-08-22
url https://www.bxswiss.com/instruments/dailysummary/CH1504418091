--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb6a9fedd3c34ff2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc55ce3925374607" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3387e4647ed94710"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4418f34f0834398"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2e8dde05e7e45ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3387e4647ed94710" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ab0369b64794244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4418f34f0834398" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,235</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,199</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>0,155</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,159</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...339 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>