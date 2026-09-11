--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R031d7ac488d642d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca6272dcd1a14b09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22acc6f765d949a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5391286caf408c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8079e25381864d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22acc6f765d949a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ca3dcddd9134636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5391286caf408c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,543</x:t>
-[...16 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,551</x:t>
-[...4 lines deleted...]
-          <x:t>1,511</x:t>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,537</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,499</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,503</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,491</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1,475</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,509</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,507</x:t>
-[...107 lines deleted...]
-          <x:t>1,505</x:t>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>