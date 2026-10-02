--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca6272dcd1a14b09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3e3cecc34df4411" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5391286caf408c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bc043d52298441f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ca3dcddd9134636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5391286caf408c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ff6f01d4b594954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bc043d52298441f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>1,529</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,501</x:t>
-[...70 lines deleted...]
-          <x:t>1,433</x:t>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,363</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>1,361</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,269</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>