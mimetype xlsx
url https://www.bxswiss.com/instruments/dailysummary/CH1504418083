--- v11 (2026-10-02)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3e3cecc34df4411" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc49843776ff44568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bc043d52298441f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re020a44feeed48bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ff6f01d4b594954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bc043d52298441f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffe08ad5564148b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re020a44feeed48bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>1,293</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,312</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>1,338</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,346</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>1,288</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,328</x:t>
-        </x:is>
-[...241 lines deleted...]
-          <x:t>1,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>