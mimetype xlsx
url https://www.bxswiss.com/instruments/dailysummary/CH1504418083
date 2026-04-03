--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recfed828a79b475f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45c95df2413e418b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R257b458aa3264899"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11e248f114184561"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf3f1e9ac5dc4803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R257b458aa3264899" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf424efbe1bac4989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11e248f114184561" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>3,039</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>