--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45c95df2413e418b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf917996954fc4f44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11e248f114184561"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa865ee0255a4a12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf424efbe1bac4989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11e248f114184561" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11749d1e9e2e46fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa865ee0255a4a12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>3,592</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...262 lines deleted...]
-          <x:t>3,612</x:t>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>