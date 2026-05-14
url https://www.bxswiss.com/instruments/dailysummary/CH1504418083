--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf917996954fc4f44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d5531a0ee9418c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa865ee0255a4a12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0134eeaec2e64e94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11749d1e9e2e46fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa865ee0255a4a12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0fd005d1cc04d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0134eeaec2e64e94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>