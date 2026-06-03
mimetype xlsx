--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d5531a0ee9418c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99a112fc502e4c4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0134eeaec2e64e94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54919f0cee714d4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0fd005d1cc04d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0134eeaec2e64e94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra568980dc5a84a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54919f0cee714d4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>