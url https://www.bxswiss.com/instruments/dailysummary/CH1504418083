--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99a112fc502e4c4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc3f8ccf85754a8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54919f0cee714d4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b7de0b371504034"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra568980dc5a84a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54919f0cee714d4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6206e9cef0f34555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b7de0b371504034" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>2,067</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,069</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>2,101</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,027</x:t>
-[...173 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,949</x:t>
-        </x:is>
-[...175 lines deleted...]
-          <x:t>1,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>