--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc3f8ccf85754a8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf235fe0a8b54db7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b7de0b371504034"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb30694c1f244413f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6206e9cef0f34555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b7de0b371504034" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R853d932d27ba4046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb30694c1f244413f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,949</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>1,873</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,905</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,947</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,865</x:t>
-[...16 lines deleted...]
-          <x:t>1,859</x:t>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,829</x:t>
-[...16 lines deleted...]
-          <x:t>1,851</x:t>
+          <x:t>1,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,841</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>03.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,915</x:t>
-[...360 lines deleted...]
-          <x:t>1,949</x:t>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>