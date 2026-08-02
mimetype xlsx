--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf235fe0a8b54db7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd8b5fc3af6e4443" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb30694c1f244413f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a5ba713364b45e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R853d932d27ba4046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb30694c1f244413f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fb24bc38d384487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a5ba713364b45e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,873</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,873</x:t>
-[...4 lines deleted...]
-          <x:t>1,821</x:t>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,861</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,909</x:t>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,835</x:t>
-        </x:is>
-[...462 lines deleted...]
-          <x:t>1,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>