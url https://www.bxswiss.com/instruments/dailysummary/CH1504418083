--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd8b5fc3af6e4443" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R031d7ac488d642d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a5ba713364b45e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22acc6f765d949a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fb24bc38d384487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a5ba713364b45e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8079e25381864d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22acc6f765d949a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,829</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,807</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>1,841</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,957</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>1,763</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,769</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...388 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>