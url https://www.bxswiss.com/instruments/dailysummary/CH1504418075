--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbe7c05fb9144f4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce2b2a51a3884eae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racc17c55cae049d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59456b4eb5c64578"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94fa417922cf4ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racc17c55cae049d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R132dd1d468ee41f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59456b4eb5c64578" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>1,578</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,544</x:t>
-[...16 lines deleted...]
-          <x:t>1,658</x:t>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,640</x:t>
-[...11 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,980</x:t>
-[...129 lines deleted...]
-          <x:t>2,464</x:t>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,098</x:t>
-[...112 lines deleted...]
-          <x:t>2,272</x:t>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>