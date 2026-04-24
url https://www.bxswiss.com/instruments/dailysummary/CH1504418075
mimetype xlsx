--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce2b2a51a3884eae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R173c39bee8f64182" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59456b4eb5c64578"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10445447165948be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R132dd1d468ee41f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59456b4eb5c64578" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bbac2f335a1455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10445447165948be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,876</x:t>
-[...549 lines deleted...]
-          <x:t>2,276</x:t>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>