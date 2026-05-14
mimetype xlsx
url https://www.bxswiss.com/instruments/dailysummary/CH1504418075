--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R173c39bee8f64182" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc220ef439c4047da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10445447165948be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeb09164f0734af3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bbac2f335a1455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10445447165948be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc688c782ec7d4e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeb09164f0734af3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,419 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,792</x:t>
-[...58 lines deleted...]
-          <x:t>1,548</x:t>
+          <x:t>1,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,576</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,314</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>