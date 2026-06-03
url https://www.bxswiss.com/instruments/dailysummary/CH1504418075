--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc220ef439c4047da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae0118b110f14c55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeb09164f0734af3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c6bed7600844b43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc688c782ec7d4e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeb09164f0734af3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2e0a1d46e9f4e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c6bed7600844b43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>