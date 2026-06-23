--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae0118b110f14c55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb63281dd17c847af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c6bed7600844b43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21aac59735bf446f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2e0a1d46e9f4e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c6bed7600844b43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra51aaf78bb8c4f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21aac59735bf446f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,943</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,881</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,855</x:t>
-[...38 lines deleted...]
-          <x:t>0,723</x:t>
+          <x:t>0,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,747</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,685</x:t>
-[...6 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>0,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,669</x:t>
-        </x:is>
-[...67 lines deleted...]
-          <x:t>0,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>