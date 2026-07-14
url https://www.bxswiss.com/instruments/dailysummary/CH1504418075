--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb63281dd17c847af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8ee0d8a27ca4bf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21aac59735bf446f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeb44e2b91a7447e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra51aaf78bb8c4f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21aac59735bf446f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R278911d3b2cd44aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeb44e2b91a7447e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,779</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,755</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,677</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,649</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-          <x:t>0,609</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,617</x:t>
-[...107 lines deleted...]
-          <x:t>0,669</x:t>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>