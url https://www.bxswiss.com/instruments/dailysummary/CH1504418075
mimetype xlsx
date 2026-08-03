--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8ee0d8a27ca4bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4188c6681364734" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeb44e2b91a7447e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff5968fa3ec94cf9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R278911d3b2cd44aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeb44e2b91a7447e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e0b3309e724bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff5968fa3ec94cf9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,637</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,611</x:t>
-[...11 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,625</x:t>
-[...53 lines deleted...]
-          <x:t>0,681</x:t>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,661</x:t>
-[...334 lines deleted...]
-        <x:is>
           <x:t>0,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,561</x:t>
-[...117 lines deleted...]
-          <x:t>0,507</x:t>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>