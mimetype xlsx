--- v9 (2026-08-03)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4188c6681364734" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64ffa941cf684e12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff5968fa3ec94cf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recb7e48686f24fca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e0b3309e724bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff5968fa3ec94cf9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R044398db80d44f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recb7e48686f24fca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,595</x:t>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,585</x:t>
-[...16 lines deleted...]
-          <x:t>0,553</x:t>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,547</x:t>
-[...16 lines deleted...]
-          <x:t>0,543</x:t>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,521</x:t>
-[...6 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,561</x:t>
-[...242 lines deleted...]
-          <x:t>0,575</x:t>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,519</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>0,519</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>