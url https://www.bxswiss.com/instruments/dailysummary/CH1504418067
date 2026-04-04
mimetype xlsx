--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e7e81df031247ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd638c116b2fb4130" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0ddc90a5d74432b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb294592fd89e4658"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c99748770324e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0ddc90a5d74432b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R776cd87e32c24da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb294592fd89e4658" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>