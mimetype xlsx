--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd638c116b2fb4130" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35aae7122b914943" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb294592fd89e4658"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cf2d84f22f64953"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R776cd87e32c24da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb294592fd89e4658" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R227c20f9777e4a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cf2d84f22f64953" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,806</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,566</x:t>
-[...107 lines deleted...]
-          <x:t>1,788</x:t>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>25.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>1,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>