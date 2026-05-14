--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35aae7122b914943" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a77b3175df54824" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cf2d84f22f64953"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ebf0ffcd6494ec9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R227c20f9777e4a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cf2d84f22f64953" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7451641c931f4463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ebf0ffcd6494ec9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>