--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a77b3175df54824" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3395e72cb07741a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ebf0ffcd6494ec9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91864f4354394e0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7451641c931f4463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ebf0ffcd6494ec9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9b06df6decf4fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91864f4354394e0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>