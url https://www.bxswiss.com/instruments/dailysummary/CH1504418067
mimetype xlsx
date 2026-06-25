--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3395e72cb07741a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9be467b0f8d146e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91864f4354394e0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bda371680b24855"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9b06df6decf4fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91864f4354394e0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R666745e7c8ff4b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bda371680b24855" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,569</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,525</x:t>
-[...210 lines deleted...]
-          <x:t>0,449</x:t>
+          <x:t>0,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>0,343</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,329</x:t>
-[...75 lines deleted...]
-          <x:t>0,299</x:t>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,273</x:t>
-        </x:is>
-[...84 lines deleted...]
-          <x:t>0,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>