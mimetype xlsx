--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9be467b0f8d146e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9200efee7d034bde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bda371680b24855"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6398634610cc4825"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R666745e7c8ff4b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bda371680b24855" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9d3ecf87dd6448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6398634610cc4825" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,343</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,329</x:t>
-[...65 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,299</x:t>
-[...269 lines deleted...]
-          <x:t>0,263</x:t>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,241</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,241</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,237</x:t>
-[...161 lines deleted...]
-          <x:t>0,273</x:t>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>