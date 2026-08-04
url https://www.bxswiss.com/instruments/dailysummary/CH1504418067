--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9200efee7d034bde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d3f304c035427e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6398634610cc4825"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5793dc36c998484c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9d3ecf87dd6448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6398634610cc4825" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red5d8512b120433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5793dc36c998484c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,215</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>03.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,183</x:t>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,177</x:t>
-[...6 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
-[...171 lines deleted...]
-          <x:t>0,141</x:t>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>