--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d3f304c035427e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3b27439b9b4331" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5793dc36c998484c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6bccdd972b5466f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red5d8512b120433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5793dc36c998484c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e7f0bfb200946d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6bccdd972b5466f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,183</x:t>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,177</x:t>
-[...6 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
-[...178 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,143</x:t>
-[...26 lines deleted...]
-          <x:t>0,141</x:t>
+          <x:t>0,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...300 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>