--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3b27439b9b4331" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a161d4a0e8e40c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6bccdd972b5466f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R041398c1a2064a81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e7f0bfb200946d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6bccdd972b5466f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R362bc22d71684465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R041398c1a2064a81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,047</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,043</x:t>
-[...16 lines deleted...]
-          <x:t>0,041</x:t>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,036</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>14.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,038</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>0,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,034</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,032</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,036</x:t>
-[...16 lines deleted...]
-          <x:t>0,037</x:t>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,032</x:t>
-[...26 lines deleted...]
-          <x:t>0,030</x:t>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>