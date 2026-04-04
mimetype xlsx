--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3741fd1d23e84d01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bbb41ba8ead4ea5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R947909823ab847dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2d81b1e27d2477c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0965eac8fc9d4b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R947909823ab847dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d733a83688947eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2d81b1e27d2477c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...387 lines deleted...]
-          <x:t>1,824</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,640</x:t>
-[...6 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,000</x:t>
-[...75 lines deleted...]
-          <x:t>1,644</x:t>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,644</x:t>
-[...97 lines deleted...]
-          <x:t>1,874</x:t>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,834</x:t>
-[...31 lines deleted...]
-          <x:t>2,092</x:t>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>