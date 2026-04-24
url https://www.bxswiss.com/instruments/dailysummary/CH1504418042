--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bbb41ba8ead4ea5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b8009ea43634037" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2d81b1e27d2477c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb07230aabf034186"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d733a83688947eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2d81b1e27d2477c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7093a9a4aa414dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb07230aabf034186" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>1,874</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,834</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>2,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>