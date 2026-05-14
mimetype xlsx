--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b8009ea43634037" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4085086873f43a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb07230aabf034186"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea1f712655a44c5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7093a9a4aa414dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb07230aabf034186" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f39ea8411ee4ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea1f712655a44c5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>