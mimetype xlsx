--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4085086873f43a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f33fce0318448eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea1f712655a44c5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56548ad1491c4ea7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f39ea8411ee4ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea1f712655a44c5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cb3c12660e34c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56548ad1491c4ea7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>