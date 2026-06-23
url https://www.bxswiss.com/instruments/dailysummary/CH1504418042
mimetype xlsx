--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f33fce0318448eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284f5455a37940ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56548ad1491c4ea7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re13137f9eeaa450d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cb3c12660e34c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56548ad1491c4ea7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdad770a1cb524b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re13137f9eeaa450d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,837</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,853</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>0,805</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,827</x:t>
-[...112 lines deleted...]
-          <x:t>0,643</x:t>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,611</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,593</x:t>
-[...26 lines deleted...]
-          <x:t>0,575</x:t>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,609</x:t>
-        </x:is>
-[...25 lines deleted...]
-          <x:t>0,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>