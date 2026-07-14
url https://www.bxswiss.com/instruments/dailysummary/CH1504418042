--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284f5455a37940ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re16ebc025b774e07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re13137f9eeaa450d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96747c3eeee04d0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdad770a1cb524b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re13137f9eeaa450d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6283362e02d424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96747c3eeee04d0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,671</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,665</x:t>
-[...43 lines deleted...]
-          <x:t>0,681</x:t>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,625</x:t>
-[...11 lines deleted...]
-          <x:t>0,611</x:t>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,593</x:t>
-[...183 lines deleted...]
-          <x:t>0,789</x:t>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,787</x:t>
-[...97 lines deleted...]
-          <x:t>0,585</x:t>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...127 lines deleted...]
-          <x:t>0,609</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>