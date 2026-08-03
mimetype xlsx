--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re16ebc025b774e07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96bc13a44942457b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96747c3eeee04d0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R110dab84268849f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6283362e02d424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96747c3eeee04d0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R896568de7c424885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R110dab84268849f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,581</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,555</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,561</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...359 lines deleted...]
-          <x:t>0,491</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,489</x:t>
-[...48 lines deleted...]
-          <x:t>0,507</x:t>
+          <x:t>0,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,469</x:t>
-        </x:is>
-[...111 lines deleted...]
-          <x:t>0,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>