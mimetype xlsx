--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96bc13a44942457b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69a72d7dc80e41c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R110dab84268849f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb02f2846037d433b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R896568de7c424885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R110dab84268849f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeffa52a31354a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb02f2846037d433b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,541</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,531</x:t>
-[...11 lines deleted...]
-          <x:t>0,491</x:t>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,489</x:t>
-[...48 lines deleted...]
-          <x:t>0,507</x:t>
+          <x:t>0,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,469</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>0,469</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>