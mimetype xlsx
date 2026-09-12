--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69a72d7dc80e41c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7a707734ead4157" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb02f2846037d433b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66dbdb7c0f7240e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeffa52a31354a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb02f2846037d433b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0191900e1ee4931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66dbdb7c0f7240e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,329</x:t>
-[...75 lines deleted...]
-          <x:t>0,297</x:t>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,297</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,291</x:t>
-[...26 lines deleted...]
-          <x:t>0,283</x:t>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,287</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>14.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,271</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...16 lines deleted...]
-          <x:t>0,275</x:t>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,271</x:t>
-[...60 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...36 lines deleted...]
-          <x:t>0,271</x:t>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>