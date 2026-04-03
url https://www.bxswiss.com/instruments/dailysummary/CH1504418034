--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7201da794984e54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f155b2a4e74933" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62efb50a03c247dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f22a72cb0ea45bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828f0f7ac9ab459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62efb50a03c247dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R687ecdb189a34166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f22a72cb0ea45bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>