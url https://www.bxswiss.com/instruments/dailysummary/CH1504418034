--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f155b2a4e74933" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3773df9608f4ba3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f22a72cb0ea45bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R983623262827420a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R687ecdb189a34166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f22a72cb0ea45bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5c7c8dd77e44b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R983623262827420a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>1,384</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...113 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,812</x:t>
-[...279 lines deleted...]
-          <x:t>1,566</x:t>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>