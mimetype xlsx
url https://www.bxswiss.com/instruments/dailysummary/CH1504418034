--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3773df9608f4ba3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bae69cbccae4f64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R983623262827420a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65b6eaa39c424b3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5c7c8dd77e44b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R983623262827420a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbab22efc953641f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65b6eaa39c424b3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>