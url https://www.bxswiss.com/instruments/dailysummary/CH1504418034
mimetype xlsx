--- v4 (2026-05-14)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bae69cbccae4f64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac13867f6c2f4bc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65b6eaa39c424b3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0792c6ae78234803"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbab22efc953641f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65b6eaa39c424b3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R979b11dad0a74ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0792c6ae78234803" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>