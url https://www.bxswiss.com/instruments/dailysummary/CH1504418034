--- v5 (2026-06-05)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac13867f6c2f4bc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a4f3a5e14c483a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0792c6ae78234803"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99e3f182cd0642e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R979b11dad0a74ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0792c6ae78234803" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc96a65cff293484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99e3f182cd0642e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>0,449</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,405</x:t>
-[...38 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,431</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,361</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,331</x:t>
-[...21 lines deleted...]
-          <x:t>0,303</x:t>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,307</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,313</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,277</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,259</x:t>
-[...4 lines deleted...]
-          <x:t>0,261</x:t>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>