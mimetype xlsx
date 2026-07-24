--- v6 (2026-07-03)
+++ v7 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a4f3a5e14c483a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8382d75239149e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99e3f182cd0642e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8db3a9671ce42e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc96a65cff293484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99e3f182cd0642e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dd5c56b5e36448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8db3a9671ce42e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,257</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,259</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,265</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,273</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,259</x:t>
-[...183 lines deleted...]
-          <x:t>0,235</x:t>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>0,239</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,231</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>