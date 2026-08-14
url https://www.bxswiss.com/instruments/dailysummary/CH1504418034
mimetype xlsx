--- v7 (2026-07-24)
+++ v8 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8382d75239149e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b2e49c7c9984008" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8db3a9671ce42e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72a1350f668146e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dd5c56b5e36448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8db3a9671ce42e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R163585eb5e9c4a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72a1350f668146e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,185</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,179</x:t>
-[...6 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,161</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,157</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,155</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,147</x:t>
-[...43 lines deleted...]
-          <x:t>0,197</x:t>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,189</x:t>
-[...65 lines deleted...]
-          <x:t>0,129</x:t>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,125</x:t>
-[...242 lines deleted...]
-          <x:t>0,129</x:t>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>