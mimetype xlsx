--- v8 (2026-08-14)
+++ v9 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b2e49c7c9984008" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc58b00f547cf4f25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72a1350f668146e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda0371a61479400a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R163585eb5e9c4a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72a1350f668146e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd99ec89cafda4b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda0371a61479400a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>