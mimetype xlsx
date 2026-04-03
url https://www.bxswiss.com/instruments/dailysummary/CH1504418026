--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bc81549155b4e4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9489f12fef1349dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R567db8792d304141"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e28a72b8e994e1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re41b2e6f465a484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R567db8792d304141" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0adf7c99177b471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e28a72b8e994e1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>