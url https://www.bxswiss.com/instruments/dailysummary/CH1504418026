--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9489f12fef1349dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5537c248274a4480" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e28a72b8e994e1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R547327179c8a4781"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0adf7c99177b471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e28a72b8e994e1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9d6fef463154cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R547327179c8a4781" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,076</x:t>
-[...124 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,346</x:t>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,188</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>3,188</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>