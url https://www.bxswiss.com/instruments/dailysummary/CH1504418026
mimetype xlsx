--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5537c248274a4480" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66d2b6a7d33943e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R547327179c8a4781"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra712360b5ed64ba7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9d6fef463154cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R547327179c8a4781" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdec8ef84869f44fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra712360b5ed64ba7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,636</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>