--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66d2b6a7d33943e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29512a7654cf4ce0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra712360b5ed64ba7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdea3d250a174cc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdec8ef84869f44fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra712360b5ed64ba7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14201706dfac4026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdea3d250a174cc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>