--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29512a7654cf4ce0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeba230f53b54a96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdea3d250a174cc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28ff0837440a4d8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14201706dfac4026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdea3d250a174cc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda96626b87a94d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28ff0837440a4d8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,975</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,915</x:t>
-[...70 lines deleted...]
-          <x:t>1,867</x:t>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,827</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>1,847</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>26.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,663</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>1,651</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,677</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>1,699</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,715</x:t>
-        </x:is>
-[...89 lines deleted...]
-          <x:t>1,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>