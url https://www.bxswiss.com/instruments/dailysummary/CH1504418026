--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeba230f53b54a96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6c4f1456de847c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28ff0837440a4d8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1794193e13a4804"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda96626b87a94d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28ff0837440a4d8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73631c73bf2f4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1794193e13a4804" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,663</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,681</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,677</x:t>
-[...16 lines deleted...]
-          <x:t>1,699</x:t>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,691</x:t>
-[...16 lines deleted...]
-          <x:t>1,715</x:t>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,643</x:t>
-[...21 lines deleted...]
-          <x:t>1,595</x:t>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,609</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>01.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,577</x:t>
-        </x:is>
-[...418 lines deleted...]
-          <x:t>1,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>