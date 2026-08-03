--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6c4f1456de847c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7d37dfd71bc444c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1794193e13a4804"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc99c0ca7179a4470"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73631c73bf2f4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1794193e13a4804" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bf4391e5a5c4778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc99c0ca7179a4470" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,847</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,739</x:t>
-[...11 lines deleted...]
-          <x:t>1,645</x:t>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,607</x:t>
-[...453 lines deleted...]
-          <x:t>1,719</x:t>
+          <x:t>1,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,609</x:t>
-        </x:is>
-[...84 lines deleted...]
-          <x:t>1,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>