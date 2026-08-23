--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7d37dfd71bc444c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf77dd2898e994ffa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc99c0ca7179a4470"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb321997dad194689"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bf4391e5a5c4778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc99c0ca7179a4470" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c3a47cf96b04f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb321997dad194689" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,649</x:t>
-[...31 lines deleted...]
-          <x:t>1,585</x:t>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,593</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>1,719</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,609</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>1,609</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>