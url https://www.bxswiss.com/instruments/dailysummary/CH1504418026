--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf77dd2898e994ffa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R701c07a04aaa4e11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb321997dad194689"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13b23c19546e4254"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c3a47cf96b04f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb321997dad194689" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R665d9e93fbda47fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13b23c19546e4254" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>1,373</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,323</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,339</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>1,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>1,313</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,319</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,323</x:t>
-[...118 lines deleted...]
-        <x:is>
           <x:t>1,301</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>1,317</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>