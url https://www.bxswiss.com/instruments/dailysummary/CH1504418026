--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R701c07a04aaa4e11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03b7f8737ef742ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13b23c19546e4254"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59cf7cae92604def"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R665d9e93fbda47fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13b23c19546e4254" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68619416405143f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59cf7cae92604def" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>1,277</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,243</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>1,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,193</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>