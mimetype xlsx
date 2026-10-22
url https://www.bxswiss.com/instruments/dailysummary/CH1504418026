--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03b7f8737ef742ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R287e48357b8e4e98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59cf7cae92604def"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffc4bc4ee8d74876"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68619416405143f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59cf7cae92604def" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c508a51c7de4a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffc4bc4ee8d74876" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>1,123</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,140</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>21.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,082</x:t>
-[...173 lines deleted...]
-          <x:t>30.09.2026</x:t>
+          <x:t>1,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,120</x:t>
-[...36 lines deleted...]
-          <x:t>1,166</x:t>
+          <x:t>1,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>