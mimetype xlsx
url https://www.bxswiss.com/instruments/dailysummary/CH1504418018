--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ba0da36263a4e54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f417c81a0f5404e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18b8de65788a4fed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87237870b34e4ce9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50abe89da84c4a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18b8de65788a4fed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe533b3b3047481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87237870b34e4ce9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...382 lines deleted...]
-          <x:t>1,642</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,680</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,508</x:t>
-[...16 lines deleted...]
-          <x:t>1,844</x:t>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,680</x:t>
-[...65 lines deleted...]
-          <x:t>1,512</x:t>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,512</x:t>
-[...11 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,128</x:t>
-[...117 lines deleted...]
-          <x:t>1,922</x:t>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>