--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f417c81a0f5404e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82082937ec6a4ba7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87237870b34e4ce9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc766dd7a8e244f1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe533b3b3047481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87237870b34e4ce9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe559ebecb804edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc766dd7a8e244f1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,638</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,448</x:t>
-[...566 lines deleted...]
-          <x:t>1,890</x:t>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>