--- v4 (2026-04-24)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82082937ec6a4ba7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f0e2ef81ece4dd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc766dd7a8e244f1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0834ff607fa148ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe559ebecb804edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc766dd7a8e244f1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b3d1415edc7464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0834ff607fa148ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,992</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>