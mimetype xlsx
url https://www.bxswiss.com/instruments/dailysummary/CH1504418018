--- v5 (2026-06-13)
+++ v6 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f0e2ef81ece4dd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27a31da7ca374eeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0834ff607fa148ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a3cbbefdb5741ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b3d1415edc7464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0834ff607fa148ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd90cae333a704901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a3cbbefdb5741ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>0,649</x:t>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,631</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,607</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,587</x:t>
-[...328 lines deleted...]
-          <x:t>0,609</x:t>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>