--- v6 (2026-07-14)
+++ v7 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27a31da7ca374eeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02077e507efe47ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a3cbbefdb5741ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d5606bd36ff45ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd90cae333a704901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a3cbbefdb5741ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02d7f216a6a04333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d5606bd36ff45ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,505</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,493</x:t>
-[...48 lines deleted...]
-          <x:t>0,565</x:t>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,549</x:t>
-[...178 lines deleted...]
-          <x:t>0,585</x:t>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,533</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>0,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,429</x:t>
-[...16 lines deleted...]
-          <x:t>0,461</x:t>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
-        </x:is>
-[...111 lines deleted...]
-          <x:t>0,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>