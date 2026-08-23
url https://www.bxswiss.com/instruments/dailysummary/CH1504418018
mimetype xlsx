--- v7 (2026-08-03)
+++ v8 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02077e507efe47ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57eb8b48971d4820" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d5606bd36ff45ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9c95a880fd04ccb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02d7f216a6a04333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d5606bd36ff45ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R123568ca6d3d4290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9c95a880fd04ccb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,483</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,439</x:t>
-[...48 lines deleted...]
-          <x:t>0,447</x:t>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,429</x:t>
-[...16 lines deleted...]
-          <x:t>0,461</x:t>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>0,425</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>