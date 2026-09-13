--- v8 (2026-08-23)
+++ v9 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57eb8b48971d4820" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd996ce37fc58468a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9c95a880fd04ccb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75ec5a5622ea43e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R123568ca6d3d4290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9c95a880fd04ccb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5427093bd50d42fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75ec5a5622ea43e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,291</x:t>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,273</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>10.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...58 lines deleted...]
-          <x:t>0,257</x:t>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,261</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,257</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,251</x:t>
-[...6 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,253</x:t>
-[...26 lines deleted...]
-          <x:t>0,251</x:t>
+          <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,245</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>