--- v2 (2026-03-14)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f71c5b741e44c71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6981756d20bf42d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13378940104d4a5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f250bbd5245488f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafd02cea178841b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13378940104d4a5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52ae03ab65934b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f250bbd5245488f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...382 lines deleted...]
-          <x:t>1,228</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,058</x:t>
-[...124 lines deleted...]
-          <x:t>1,692</x:t>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,350</x:t>
-[...112 lines deleted...]
-          <x:t>1,474</x:t>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>