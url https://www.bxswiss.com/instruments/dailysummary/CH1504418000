--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6981756d20bf42d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfbf83485c434732" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f250bbd5245488f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c43a4098f9b4c15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52ae03ab65934b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f250bbd5245488f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dee31a969064ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c43a4098f9b4c15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,692</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,350</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>1,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>