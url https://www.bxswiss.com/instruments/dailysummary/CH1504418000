--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfbf83485c434732" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8096eb4c2b4d462e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c43a4098f9b4c15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7428eef4caa845c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dee31a969064ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c43a4098f9b4c15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9814e15bded24d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7428eef4caa845c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>