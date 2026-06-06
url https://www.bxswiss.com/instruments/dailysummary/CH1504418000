--- v5 (2026-05-15)
+++ v6 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8096eb4c2b4d462e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16daa06e6fb246cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7428eef4caa845c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re468b91a8fde4f09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9814e15bded24d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7428eef4caa845c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0c6056c22b843db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re468b91a8fde4f09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>