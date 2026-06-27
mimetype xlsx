--- v6 (2026-06-06)
+++ v7 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16daa06e6fb246cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re08e80fc266b4baa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re468b91a8fde4f09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac1344cc4e304194"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0c6056c22b843db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re468b91a8fde4f09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83c2e30ba07442a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac1344cc4e304194" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,399</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,409</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,405</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>0,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,297</x:t>
-[...16 lines deleted...]
-          <x:t>0,287</x:t>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,277</x:t>
-[...16 lines deleted...]
-          <x:t>0,281</x:t>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,277</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,239</x:t>
-[...107 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>0,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>