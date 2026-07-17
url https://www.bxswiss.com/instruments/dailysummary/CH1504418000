--- v7 (2026-06-27)
+++ v8 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re08e80fc266b4baa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e8696dcb60f4b3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac1344cc4e304194"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re97949960a7c4f70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83c2e30ba07442a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac1344cc4e304194" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d83a58dfc834731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re97949960a7c4f70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,287</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,277</x:t>
-[...16 lines deleted...]
-          <x:t>0,281</x:t>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,277</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,239</x:t>
-[...276 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>0,221</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>