--- v8 (2026-07-17)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e8696dcb60f4b3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3e00ebb7c184bed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re97949960a7c4f70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8d0597c85fc431b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d83a58dfc834731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re97949960a7c4f70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b0b9506aea34031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8d0597c85fc431b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,179</x:t>
-[...26 lines deleted...]
-          <x:t>0,171</x:t>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
-[...16 lines deleted...]
-          <x:t>0,165</x:t>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,159</x:t>
-[...6 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,141</x:t>
-[...43 lines deleted...]
-          <x:t>0,141</x:t>
+          <x:t>0,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,127</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,137</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>0,115</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,117</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>0,103</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>