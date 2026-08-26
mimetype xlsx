--- v9 (2026-08-06)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3e00ebb7c184bed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56b7fea6d86144c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8d0597c85fc431b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6504d80805894994"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b0b9506aea34031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8d0597c85fc431b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8de86a89e9a6468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6504d80805894994" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,139</x:t>
-[...26 lines deleted...]
-          <x:t>0,141</x:t>
+          <x:t>0,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,127</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,137</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>0,115</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,117</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-          <x:t>29.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,135</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>