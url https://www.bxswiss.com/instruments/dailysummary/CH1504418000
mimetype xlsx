--- v10 (2026-08-26)
+++ v11 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56b7fea6d86144c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d9186b653954eb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6504d80805894994"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf308d99be40490d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8de86a89e9a6468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6504d80805894994" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c445e5aa88d4ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf308d99be40490d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504418000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,038</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,034</x:t>
-[...16 lines deleted...]
-          <x:t>0,033</x:t>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,030</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,030</x:t>
-[...16 lines deleted...]
-          <x:t>0,028</x:t>
+          <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,027</x:t>
-[...43 lines deleted...]
-          <x:t>0,033</x:t>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,027</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>