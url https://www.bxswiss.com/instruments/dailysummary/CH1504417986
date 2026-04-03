--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74a2d99b12e64927" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2ce675a87dc4e9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ad46a4ecc2f45f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dfe2e4c31c04360"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R580bb6d696b042d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ad46a4ecc2f45f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09ea1f0a0954450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dfe2e4c31c04360" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>