--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2ce675a87dc4e9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72805ca40ca5460a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dfe2e4c31c04360"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8952cd50d714253"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09ea1f0a0954450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dfe2e4c31c04360" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb900169a06845b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8952cd50d714253" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,546</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,386</x:t>
-[...70 lines deleted...]
-          <x:t>1,460</x:t>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,456</x:t>
-[...539 lines deleted...]
-          <x:t>1,718</x:t>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>