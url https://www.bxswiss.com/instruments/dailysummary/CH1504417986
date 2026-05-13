--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72805ca40ca5460a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R407c90e8c61a4464" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8952cd50d714253"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56cde7fdbbbd46aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb900169a06845b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8952cd50d714253" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc83044d6e64840ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56cde7fdbbbd46aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>