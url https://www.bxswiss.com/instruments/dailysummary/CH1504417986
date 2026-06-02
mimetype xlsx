--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R407c90e8c61a4464" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R224605387e404c0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56cde7fdbbbd46aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R750663eed3d94926"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc83044d6e64840ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56cde7fdbbbd46aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re00707fc06d746f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R750663eed3d94926" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>