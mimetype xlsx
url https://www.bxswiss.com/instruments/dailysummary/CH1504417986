--- v6 (2026-06-02)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R224605387e404c0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc76ab03666e54ca2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R750663eed3d94926"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04de86efed65404b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re00707fc06d746f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R750663eed3d94926" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R348eae50033049d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04de86efed65404b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,709</x:t>
-[...139 lines deleted...]
-          <x:t>0,667</x:t>
+          <x:t>0,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,715</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,689</x:t>
-[...129 lines deleted...]
-          <x:t>0,543</x:t>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,563</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,559</x:t>
-[...80 lines deleted...]
-          <x:t>0,509</x:t>
+          <x:t>0,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>