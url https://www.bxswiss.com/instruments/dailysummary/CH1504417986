--- v7 (2026-06-23)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc76ab03666e54ca2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6d96f20ec154e77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04de86efed65404b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9537d88679a480a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R348eae50033049d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04de86efed65404b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc791445488c1492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9537d88679a480a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,511</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,509</x:t>
-[...286 lines deleted...]
-          <x:t>0,471</x:t>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,467</x:t>
-[...16 lines deleted...]
-          <x:t>0,499</x:t>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,491</x:t>
-[...107 lines deleted...]
-          <x:t>0,579</x:t>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>