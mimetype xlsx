--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6d96f20ec154e77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1066a953869e48cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9537d88679a480a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d4314eb4e464679"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc791445488c1492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9537d88679a480a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bfca2ac15a34a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d4314eb4e464679" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,441</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>0,387</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,411</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...408 lines deleted...]
-          <x:t>29.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>0,385</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>