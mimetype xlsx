--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re39921f0cf0b4ffc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbd466a074554a6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R689e45b3078148fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf215e1a01aac4968"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb3fd009005845e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R689e45b3078148fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra46c2abdec474b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf215e1a01aac4968" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417978</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>