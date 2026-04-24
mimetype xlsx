--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbd466a074554a6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5e5fff233e44b49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf215e1a01aac4968"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfee8b9f920a64a5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra46c2abdec474b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf215e1a01aac4968" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra48baf0aa6684287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfee8b9f920a64a5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417978</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,080</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,292</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>1,006</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,284</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>1,252</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>