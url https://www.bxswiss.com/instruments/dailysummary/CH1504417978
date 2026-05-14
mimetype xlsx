--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5e5fff233e44b49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd0c36c47e1d4f1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfee8b9f920a64a5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref5e870d9cda436a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra48baf0aa6684287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfee8b9f920a64a5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd416d8497afc41dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref5e870d9cda436a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417978</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>