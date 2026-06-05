--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd0c36c47e1d4f1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b0759d829b24206" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref5e870d9cda436a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72d09fa070f44419"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd416d8497afc41dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref5e870d9cda436a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb548a29eea4046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72d09fa070f44419" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417978</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>