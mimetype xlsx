--- v6 (2026-06-05)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b0759d829b24206" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c896149b5474858" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72d09fa070f44419"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9da0dc5657af46f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb548a29eea4046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72d09fa070f44419" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb91a635c00994777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9da0dc5657af46f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417978</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,363</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,347</x:t>
-[...291 lines deleted...]
-          <x:t>0,259</x:t>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,249</x:t>
-[...43 lines deleted...]
-          <x:t>0,253</x:t>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,225</x:t>
-[...92 lines deleted...]
-          <x:t>0,217</x:t>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,217</x:t>
-[...31 lines deleted...]
-          <x:t>0,211</x:t>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>