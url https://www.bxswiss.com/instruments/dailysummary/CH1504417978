--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c896149b5474858" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7be138fec24a48b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9da0dc5657af46f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7ff553077b24409"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb91a635c00994777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9da0dc5657af46f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd742fbc7da874ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7ff553077b24409" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417978</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,221</x:t>
-[...21 lines deleted...]
-          <x:t>0,217</x:t>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,217</x:t>
-[...227 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,171</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>0,195</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,171</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>