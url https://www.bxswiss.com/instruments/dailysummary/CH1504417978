--- v8 (2026-07-23)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7be138fec24a48b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1633ffde0c484a5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7ff553077b24409"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86fe441c16e54a29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd742fbc7da874ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7ff553077b24409" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc57318422104e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86fe441c16e54a29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417978</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...640 lines deleted...]
-          <x:t>0,137</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>