--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c318a89c8374ed6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeb11c6528294d6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0506570b712747ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R302319127de14c01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0d47cc193d240e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0506570b712747ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R008212b538d0494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R302319127de14c01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>2,336</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,396</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>03.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,768</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>2,774</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>