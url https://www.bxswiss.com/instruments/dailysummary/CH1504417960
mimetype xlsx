--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeb11c6528294d6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf13a4c15004d4bb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R302319127de14c01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d1baf70da6a4c70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R008212b538d0494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R302319127de14c01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80039c5ca1a144e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d1baf70da6a4c70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,566</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,768</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-          <x:t>20.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,914</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>2,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...154 lines deleted...]
-          <x:t>2,800</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>