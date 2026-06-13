--- v4 (2026-04-24)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf13a4c15004d4bb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9df9960753b422a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d1baf70da6a4c70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5684855e00ea4441"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80039c5ca1a144e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d1baf70da6a4c70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b0665626c7a45c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5684855e00ea4441" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1,952</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>