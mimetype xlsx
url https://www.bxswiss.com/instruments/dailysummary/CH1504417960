--- v5 (2026-06-13)
+++ v6 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9df9960753b422a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5102033f53e4080" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5684855e00ea4441"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa8d72e9033c46d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b0665626c7a45c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5684855e00ea4441" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c6494daff8f41bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa8d72e9033c46d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,715</x:t>
-[...16 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,675</x:t>
-[...161 lines deleted...]
-          <x:t>1,611</x:t>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,583</x:t>
-[...33 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,477</x:t>
-[...58 lines deleted...]
-          <x:t>1,437</x:t>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>03.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>1,525</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>