--- v6 (2026-07-05)
+++ v7 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5102033f53e4080" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c79cd0622cf4dc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa8d72e9033c46d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53a6c1d84710474e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c6494daff8f41bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa8d72e9033c46d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc17dc5451a4edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53a6c1d84710474e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,501</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,519</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,449</x:t>
-[...21 lines deleted...]
-          <x:t>1,449</x:t>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,519</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>1,395</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>