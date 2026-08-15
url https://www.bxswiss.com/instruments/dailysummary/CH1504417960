--- v7 (2026-07-25)
+++ v8 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c79cd0622cf4dc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70fd4410c993437c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53a6c1d84710474e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reac7272e94f64aee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc17dc5451a4edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53a6c1d84710474e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ed0d395ec2446be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reac7272e94f64aee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,515</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,519</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>30.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,463</x:t>
+          <x:t>1,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,407</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>1,451</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>