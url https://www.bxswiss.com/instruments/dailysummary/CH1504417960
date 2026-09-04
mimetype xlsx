--- v8 (2026-08-15)
+++ v9 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70fd4410c993437c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b19fdc5adc14ac2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reac7272e94f64aee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91d4e1f042764cfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ed0d395ec2446be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reac7272e94f64aee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6a79544be444b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91d4e1f042764cfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>