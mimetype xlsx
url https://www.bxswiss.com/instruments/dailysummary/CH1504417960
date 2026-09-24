--- v9 (2026-09-04)
+++ v10 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b19fdc5adc14ac2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ead91f6fd9245bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91d4e1f042764cfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1559a48da7fb4ee4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6a79544be444b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91d4e1f042764cfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R584b3d2ea0704c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1559a48da7fb4ee4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,189</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>1,173</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,185</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,155</x:t>
-[...151 lines deleted...]
-          <x:t>1,167</x:t>
+          <x:t>1,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...192 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>