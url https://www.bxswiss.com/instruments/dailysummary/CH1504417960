--- v10 (2026-09-24)
+++ v11 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ead91f6fd9245bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2a6f7cca3454022" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1559a48da7fb4ee4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94b65a2372e946b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R584b3d2ea0704c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1559a48da7fb4ee4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4da2ac3b49304da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94b65a2372e946b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>1,017</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,963</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>22.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,933</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>23.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,915</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>0,947</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>