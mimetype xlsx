--- v11 (2026-10-14)
+++ v12 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2a6f7cca3454022" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a5c5c1ca324575" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94b65a2372e946b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99fbe1453fba4cb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4da2ac3b49304da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94b65a2372e946b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cbdf21ca3b64ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99fbe1453fba4cb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,032</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,018</x:t>
-[...48 lines deleted...]
-          <x:t>0,974</x:t>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,004</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>21.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,969</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>0,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,931</x:t>
-[...178 lines deleted...]
-          <x:t>0,901</x:t>
+          <x:t>0,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,939</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>0,903</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>