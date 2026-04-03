--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38d5fcc3f9434500" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7b5808a9d3c43ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd57061b867d41a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57bfd86693df468c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa7ffca5b6ee4068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd57061b867d41a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf617568533cb491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57bfd86693df468c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>1,217</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>