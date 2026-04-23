--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7b5808a9d3c43ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34a27546e73847e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57bfd86693df468c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb311eb702794679"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf617568533cb491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57bfd86693df468c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5ad5e22df364110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb311eb702794679" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,342</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,340</x:t>
-[...539 lines deleted...]
-          <x:t>1,562</x:t>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>