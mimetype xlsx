--- v3 (2026-04-23)
+++ v4 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34a27546e73847e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R324af88ef9a3445a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb311eb702794679"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69d6e4212076436b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5ad5e22df364110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb311eb702794679" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R288af9ea1ffc40f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69d6e4212076436b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>0,840</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>