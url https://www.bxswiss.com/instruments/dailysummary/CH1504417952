--- v4 (2026-06-05)
+++ v5 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R324af88ef9a3445a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f9b7bab7fc94dbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69d6e4212076436b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd348828c8104712"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R288af9ea1ffc40f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69d6e4212076436b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R384a3cf868e6476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd348828c8104712" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,709</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,657</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>0,555</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,527</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,497</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,507</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,493</x:t>
-[...43 lines deleted...]
-          <x:t>0,467</x:t>
+          <x:t>0,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,473</x:t>
-        </x:is>
-[...116 lines deleted...]
-          <x:t>0,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>