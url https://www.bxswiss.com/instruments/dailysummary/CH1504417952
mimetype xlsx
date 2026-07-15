--- v5 (2026-06-25)
+++ v6 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f9b7bab7fc94dbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b806fae2194a0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd348828c8104712"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6623926c5f6841d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R384a3cf868e6476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd348828c8104712" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d639dd1c3d64f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6623926c5f6841d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,497</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,507</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>27.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,517</x:t>
-[...31 lines deleted...]
-          <x:t>0,475</x:t>
+          <x:t>0,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,479</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,473</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,459</x:t>
-[...16 lines deleted...]
-          <x:t>0,467</x:t>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,439</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>0,421</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,427</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,457</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,419</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>0,473</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>