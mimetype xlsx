--- v6 (2026-07-15)
+++ v7 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b806fae2194a0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537a1877bf1f4abc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6623926c5f6841d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c88818c8d1542bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d639dd1c3d64f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6623926c5f6841d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R937878c7b3db42a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c88818c8d1542bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,421</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,427</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,457</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,419</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-          <x:t>0,415</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,395</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>0,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,373</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>0,339</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>