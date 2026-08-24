--- v7 (2026-08-04)
+++ v8 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537a1877bf1f4abc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R954f51cb31d345ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c88818c8d1542bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d38d5f08d74620"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R937878c7b3db42a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c88818c8d1542bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27ce7d3f11794699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d38d5f08d74620" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,375</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,367</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,379</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,373</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...354 lines deleted...]
-          <x:t>27.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>