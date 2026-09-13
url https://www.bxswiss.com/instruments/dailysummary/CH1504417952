--- v8 (2026-08-24)
+++ v9 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R954f51cb31d345ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra953da14a4914659" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d38d5f08d74620"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R935d929ae9864d40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27ce7d3f11794699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d38d5f08d74620" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R256b37617aac46ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R935d929ae9864d40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>0,225</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,227</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,225</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,221</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,209</x:t>
-[...6 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,209</x:t>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,209</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,207</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,203</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>