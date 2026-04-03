--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra74c6aa70f0b48a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9944f2ff5624583" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ed938b62e6e413a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84b9b3ff9bd94a8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc90f3856f0c147e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ed938b62e6e413a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1240392e6d074760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84b9b3ff9bd94a8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>0,774</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,752</x:t>
-[...102 lines deleted...]
-          <x:t>1,010</x:t>
+          <x:t>0,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,858</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,914</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>