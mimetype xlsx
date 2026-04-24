--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9944f2ff5624583" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabde3ac259724b4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84b9b3ff9bd94a8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R441f273c59a74f07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1240392e6d074760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84b9b3ff9bd94a8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57b3c3fcb26b4b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R441f273c59a74f07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,010</x:t>
-[...576 lines deleted...]
-          <x:t>1,118</x:t>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>