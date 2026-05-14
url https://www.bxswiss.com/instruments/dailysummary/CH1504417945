--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabde3ac259724b4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reac0bce8b5af4ce9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R441f273c59a74f07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd096c8bf00614b60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57b3c3fcb26b4b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R441f273c59a74f07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R237250fe2c754e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd096c8bf00614b60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>