--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reac0bce8b5af4ce9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52c49f03beb849f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd096c8bf00614b60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64460a1cc02f411e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R237250fe2c754e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd096c8bf00614b60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raee913bbc709477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64460a1cc02f411e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>