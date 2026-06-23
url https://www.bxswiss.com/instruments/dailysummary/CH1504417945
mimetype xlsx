--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52c49f03beb849f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88f63a004e0c4b50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64460a1cc02f411e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a473d1d19914c17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raee913bbc709477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64460a1cc02f411e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaa6601b486c424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a473d1d19914c17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,329</x:t>
-[...26 lines deleted...]
-          <x:t>0,327</x:t>
+          <x:t>0,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,309</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...369 lines deleted...]
-          <x:t>0,197</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,197</x:t>
-[...26 lines deleted...]
-          <x:t>0,191</x:t>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>