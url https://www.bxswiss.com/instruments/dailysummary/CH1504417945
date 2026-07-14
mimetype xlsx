--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88f63a004e0c4b50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6af1aceb9694b2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a473d1d19914c17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ff5d0cc36384f28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaa6601b486c424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a473d1d19914c17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6fb9fabbb4443e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ff5d0cc36384f28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,229</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,227</x:t>
-[...33 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,189</x:t>
-[...21 lines deleted...]
-          <x:t>0,197</x:t>
+          <x:t>0,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>05.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,185</x:t>
-[...210 lines deleted...]
-          <x:t>0,173</x:t>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>0,167</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>