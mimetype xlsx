--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6af1aceb9694b2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2d3be8704ff42f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ff5d0cc36384f28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84fb1e5cf320400b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6fb9fabbb4443e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ff5d0cc36384f28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93fa1d3b91c04bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84fb1e5cf320400b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,137</x:t>
-[...16 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,129</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,133</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,129</x:t>
-[...6 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,113</x:t>
-[...11 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,113</x:t>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,107</x:t>
-[...6 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>0,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,139</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,135</x:t>
-[...48 lines deleted...]
-          <x:t>0,091</x:t>
+          <x:t>0,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...19 lines deleted...]
-          <x:t>0,091</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>