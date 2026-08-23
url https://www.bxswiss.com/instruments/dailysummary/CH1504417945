--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2d3be8704ff42f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ec419c2142946ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84fb1e5cf320400b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R367dc87f22354ff8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93fa1d3b91c04bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84fb1e5cf320400b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bbca12d8cdc412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R367dc87f22354ff8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,113</x:t>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,107</x:t>
-[...6 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>0,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,139</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,135</x:t>
-[...48 lines deleted...]
-          <x:t>0,091</x:t>
+          <x:t>0,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,092</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,088</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>0,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>