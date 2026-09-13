--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ec419c2142946ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a3ab55916a5414f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R367dc87f22354ff8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbadbccaa31554123"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bbca12d8cdc412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R367dc87f22354ff8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dadb94cf8ae48d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbadbccaa31554123" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,036</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,032</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>