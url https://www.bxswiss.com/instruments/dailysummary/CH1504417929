--- v0 (2026-01-11)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde390ef8766a4364" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5622b1760a474c50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra985ee30a3b7496a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a51d275fce9459a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf97530a2e77f4f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra985ee30a3b7496a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc635d23691c4d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a51d275fce9459a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,324 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...291 lines deleted...]
-          <x:t>1,081</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>