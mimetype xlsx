--- v1 (2026-04-03)
+++ v2 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5622b1760a474c50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b3b2c94f9334c16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a51d275fce9459a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf93d9cd331af415c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc635d23691c4d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a51d275fce9459a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R844d5d694b394679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf93d9cd331af415c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,234</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,092</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>1,418</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>