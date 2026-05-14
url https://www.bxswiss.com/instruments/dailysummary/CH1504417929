--- v2 (2026-04-24)
+++ v3 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b3b2c94f9334c16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5af8d2ab0af5437f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf93d9cd331af415c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c64fcab4a004198"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R844d5d694b394679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf93d9cd331af415c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37c63bcc1ebd44c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c64fcab4a004198" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>