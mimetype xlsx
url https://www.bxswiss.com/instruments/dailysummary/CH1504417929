--- v3 (2026-05-14)
+++ v4 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5af8d2ab0af5437f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7667b0f3816b4b56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c64fcab4a004198"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22ee95e716cf471b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37c63bcc1ebd44c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c64fcab4a004198" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f2ed04ed39a479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22ee95e716cf471b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>