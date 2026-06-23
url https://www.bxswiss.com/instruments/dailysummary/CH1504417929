--- v4 (2026-06-03)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7667b0f3816b4b56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc69d747d73994ee7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22ee95e716cf471b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99765796bea34d33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f2ed04ed39a479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22ee95e716cf471b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18bda96052fb4f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99765796bea34d33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,603</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,597</x:t>
-[...92 lines deleted...]
-          <x:t>0,575</x:t>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,599</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-          <x:t>29.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,433</x:t>
-[...58 lines deleted...]
-          <x:t>0,421</x:t>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>