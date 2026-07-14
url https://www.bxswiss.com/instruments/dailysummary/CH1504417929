--- v5 (2026-06-23)
+++ v6 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc69d747d73994ee7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83fa06914c67458b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99765796bea34d33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03d1479b59a7473a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18bda96052fb4f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99765796bea34d33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re43b456365874853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03d1479b59a7473a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,457</x:t>
-[...16 lines deleted...]
-          <x:t>0,465</x:t>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,451</x:t>
-[...21 lines deleted...]
-          <x:t>0,475</x:t>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,439</x:t>
-[...43 lines deleted...]
-          <x:t>0,429</x:t>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,401</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>0,405</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,391</x:t>
-[...21 lines deleted...]
-          <x:t>0,377</x:t>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,389</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>0,423</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>