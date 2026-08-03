--- v6 (2026-07-14)
+++ v7 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83fa06914c67458b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ae58a49fda4bd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03d1479b59a7473a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5110c6f08a7b46a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re43b456365874853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03d1479b59a7473a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc36de96f7044763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5110c6f08a7b46a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,395</x:t>
-[...296 lines deleted...]
-          <x:t>0,375</x:t>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,339</x:t>
-[...195 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
-        </x:is>
-[...13 lines deleted...]
-          <x:t>0,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>