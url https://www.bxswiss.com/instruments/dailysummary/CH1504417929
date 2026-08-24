--- v7 (2026-08-03)
+++ v8 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ae58a49fda4bd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc0153b4cb94a62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5110c6f08a7b46a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5243ea956bda4902"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc36de96f7044763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5110c6f08a7b46a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5c9eb9b2aba4ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5243ea956bda4902" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,369</x:t>
-[...4 lines deleted...]
-          <x:t>0,333</x:t>
+          <x:t>0,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,347</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,341</x:t>
-[...6 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,389</x:t>
-[...70 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>0,317</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>