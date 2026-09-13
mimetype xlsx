--- v8 (2026-08-24)
+++ v9 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc0153b4cb94a62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec41c8e126ef46df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5243ea956bda4902"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7c8093152cc42eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5c9eb9b2aba4ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5243ea956bda4902" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb923d9c1bbad4ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7c8093152cc42eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,221</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,209</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,207</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,195</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,191</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,183</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,191</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,189</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>