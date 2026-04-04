--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd95c69f651164a46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09b850fe5bdd42bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra492c430bf924707"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd70b09fac1224c25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R542620388e4a4789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra492c430bf924707" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e77ea5694e8434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd70b09fac1224c25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,950</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>1,114</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,142</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,100</x:t>
+          <x:t>1,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>