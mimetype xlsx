--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09b850fe5bdd42bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ec3a5b8ee8644be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd70b09fac1224c25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f5939188bbc4335"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e77ea5694e8434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd70b09fac1224c25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7dd5c50391b4743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f5939188bbc4335" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,114</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,142</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,100</x:t>
-[...124 lines deleted...]
-          <x:t>1,190</x:t>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>1,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>