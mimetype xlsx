--- v4 (2026-04-24)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ec3a5b8ee8644be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R321afd2e9d1742ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f5939188bbc4335"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77d6d31f6be64621"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7dd5c50391b4743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f5939188bbc4335" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re76754f2a6bd4597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77d6d31f6be64621" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>