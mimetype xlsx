--- v5 (2026-05-16)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R321afd2e9d1742ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e8b482282c84be5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77d6d31f6be64621"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00d4bbdaf2744ac7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re76754f2a6bd4597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77d6d31f6be64621" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17a3e8c117964361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00d4bbdaf2744ac7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...414 lines deleted...]
-          <x:t>0,335</x:t>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,313</x:t>
-[...6 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...4 lines deleted...]
-          <x:t>0,293</x:t>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>08.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>13.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,301</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,287</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,315</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,279</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,285</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>