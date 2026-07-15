--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e8b482282c84be5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cf799ab15074455" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00d4bbdaf2744ac7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e1afbc1f24b4878"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17a3e8c117964361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00d4bbdaf2744ac7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ae4a790c0d34b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e1afbc1f24b4878" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,209</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,185</x:t>
-[...6 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,181</x:t>
-[...53 lines deleted...]
-          <x:t>0,183</x:t>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>0,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,191</x:t>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>