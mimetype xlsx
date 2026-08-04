--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cf799ab15074455" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d3e8d46d4064a40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e1afbc1f24b4878"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R522f6ef0bcf34cb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ae4a790c0d34b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e1afbc1f24b4878" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6611793d48f47ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R522f6ef0bcf34cb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>0,119</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,109</x:t>
-[...16 lines deleted...]
-          <x:t>0,119</x:t>
+          <x:t>0,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,121</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,102</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,102</x:t>
-[...11 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,103</x:t>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,097</x:t>
-[...129 lines deleted...]
-          <x:t>0,079</x:t>
+          <x:t>0,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...46 lines deleted...]
-          <x:t>0,079</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>