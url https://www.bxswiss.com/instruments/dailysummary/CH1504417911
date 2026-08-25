--- v8 (2026-08-04)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d3e8d46d4064a40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R339581c3ab944519" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R522f6ef0bcf34cb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3bff294b5e64387"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6611793d48f47ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R522f6ef0bcf34cb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b41843058704889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3bff294b5e64387" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,103</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,097</x:t>
-[...129 lines deleted...]
-          <x:t>0,079</x:t>
+          <x:t>0,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,087</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,077</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>0,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,049</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>