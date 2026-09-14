--- v9 (2026-08-25)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R339581c3ab944519" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4788a7edfbaf4974" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3bff294b5e64387"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf141ecfac7ef4b10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b41843058704889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3bff294b5e64387" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c1eea9ebcb74ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf141ecfac7ef4b10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>