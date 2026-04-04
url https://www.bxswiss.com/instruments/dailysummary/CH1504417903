--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7e3735ec82f43cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0130c0aa5c14012" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red77cc3c8c714606"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9636e6516fbb4f25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5a8abc03e5a4ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red77cc3c8c714606" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1903d18b6e044cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9636e6516fbb4f25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>2,058</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,112</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,140</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>