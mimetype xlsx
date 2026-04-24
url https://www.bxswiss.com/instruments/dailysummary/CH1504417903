--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0130c0aa5c14012" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b1918d9785e42c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9636e6516fbb4f25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7443173117bc41f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1903d18b6e044cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9636e6516fbb4f25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda9554fcdac64631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7443173117bc41f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,254</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,102</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>2,256</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,160</x:t>
-[...458 lines deleted...]
-          <x:t>2,450</x:t>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>