--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b1918d9785e42c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd405b885b6f4e5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7443173117bc41f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb8895b9eb404be9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda9554fcdac64631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7443173117bc41f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b6134b8661542d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb8895b9eb404be9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,032</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,858</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>