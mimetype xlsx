--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd405b885b6f4e5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70d8523adc904ba7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb8895b9eb404be9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb88b31adb88449f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b6134b8661542d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb8895b9eb404be9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re88a955054fe478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb88b31adb88449f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>