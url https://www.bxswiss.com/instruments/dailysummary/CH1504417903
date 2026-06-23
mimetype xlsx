--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70d8523adc904ba7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cfe6c92a6414276" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb88b31adb88449f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea7161a226764ecf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re88a955054fe478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb88b31adb88449f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26e1c2ee50db498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea7161a226764ecf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,575</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,531</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...342 lines deleted...]
-          <x:t>1,343</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,299</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>1,247</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>