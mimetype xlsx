--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cfe6c92a6414276" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59d69f9fb379478d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea7161a226764ecf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d155cc195904a1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26e1c2ee50db498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea7161a226764ecf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65a96f79fb634688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d155cc195904a1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,343</x:t>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,299</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>1,271</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,215</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,257</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,249</x:t>
-[...404 lines deleted...]
-          <x:t>1,321</x:t>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>