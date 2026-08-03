--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59d69f9fb379478d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd6ca05aedb640bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d155cc195904a1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c1f7132fc8f4700"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65a96f79fb634688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d155cc195904a1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69d41eaa295a49c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c1f7132fc8f4700" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,263</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,269</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,249</x:t>
-[...16 lines deleted...]
-          <x:t>1,267</x:t>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,261</x:t>
-[...21 lines deleted...]
-          <x:t>1,243</x:t>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>1,277</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,231</x:t>
-        </x:is>
-[...246 lines deleted...]
-          <x:t>1,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>