--- v9 (2026-08-03)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd6ca05aedb640bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde3813531d714174" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c1f7132fc8f4700"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R244074322c5742a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69d41eaa295a49c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c1f7132fc8f4700" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b6cebc4c7df4480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R244074322c5742a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,253</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,195</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>1,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>