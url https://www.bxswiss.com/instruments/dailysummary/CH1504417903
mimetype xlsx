--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde3813531d714174" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3abe490357614030" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R244074322c5742a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3b3c5ec195444f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b6cebc4c7df4480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R244074322c5742a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdee99ba3fd3c4e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3b3c5ec195444f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>1,095</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,061</x:t>
-[...21 lines deleted...]
-          <x:t>1,009</x:t>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,045</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,033</x:t>
-[...21 lines deleted...]
-          <x:t>1,007</x:t>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,031</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,019</x:t>
-[...16 lines deleted...]
-          <x:t>1,021</x:t>
+          <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,991</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>1,005</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>