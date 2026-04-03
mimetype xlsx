--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R853cc070b32245c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76bc9f4231dc43c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64de2dc701754914"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86d518044cdd42c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb23ebadc76c1431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64de2dc701754914" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58249f26eb6c4bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86d518044cdd42c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,996</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,986</x:t>
-[...38 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,328</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>1,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,560</x:t>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,274</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>1,226</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,198</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>