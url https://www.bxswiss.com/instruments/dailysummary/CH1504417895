--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76bc9f4231dc43c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6319d6797b0346f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86d518044cdd42c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1ed94da43dd4b01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58249f26eb6c4bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86d518044cdd42c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c35c25ef8554473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1ed94da43dd4b01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,078</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,316</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>1,288</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>