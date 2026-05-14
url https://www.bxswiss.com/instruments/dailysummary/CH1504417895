--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6319d6797b0346f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12d69f7b522c4f9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1ed94da43dd4b01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c3e7c114424d9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c35c25ef8554473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1ed94da43dd4b01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5779f3f1b2ca48a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c3e7c114424d9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,994</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,820</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>