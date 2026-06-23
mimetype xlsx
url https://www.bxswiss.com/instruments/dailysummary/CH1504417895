--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12d69f7b522c4f9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R731839def4344584" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c3e7c114424d9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4236625fcccb478a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5779f3f1b2ca48a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c3e7c114424d9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebc4c259786342a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4236625fcccb478a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...473 lines deleted...]
-          <x:t>0,537</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...100 lines deleted...]
-          <x:t>0,529</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>