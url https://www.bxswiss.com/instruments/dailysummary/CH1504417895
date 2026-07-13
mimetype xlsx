--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R731839def4344584" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25730210b0ab4e8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4236625fcccb478a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfc59cef467c498b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebc4c259786342a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4236625fcccb478a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R107ef63325d846ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfc59cef467c498b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,431</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>28.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,437</x:t>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,403</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,359</x:t>
-[...6 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,361</x:t>
-[...117 lines deleted...]
-          <x:t>0,387</x:t>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>