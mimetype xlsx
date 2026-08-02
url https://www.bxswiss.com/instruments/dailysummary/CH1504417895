--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25730210b0ab4e8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R166e72e4237d42c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfc59cef467c498b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R009704a7db7c492a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R107ef63325d846ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfc59cef467c498b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1f7f98d5a01423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R009704a7db7c492a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,371</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,359</x:t>
-[...11 lines deleted...]
-          <x:t>0,353</x:t>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,357</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,377</x:t>
-[...259 lines deleted...]
-          <x:t>0,343</x:t>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,309</x:t>
-[...188 lines deleted...]
-          <x:t>0,283</x:t>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>