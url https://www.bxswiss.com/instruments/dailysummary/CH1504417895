--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R166e72e4237d42c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eacac5cce764bfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R009704a7db7c492a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39e80d1ab1914773"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1f7f98d5a01423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R009704a7db7c492a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dd415aa141640f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39e80d1ab1914773" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,343</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,309</x:t>
-[...195 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,289</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>0,289</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>