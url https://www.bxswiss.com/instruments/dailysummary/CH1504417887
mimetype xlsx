--- v2 (2026-03-14)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd42c430e76944ac7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d5b07730794a2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb0bf2f96203476f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree54c6d52b4c4d99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa7edc58a35a407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb0bf2f96203476f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8825260f1eff4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree54c6d52b4c4d99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,642</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,722</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,674</x:t>
-[...296 lines deleted...]
-          <x:t>0,998</x:t>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>