--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d5b07730794a2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b0c2b02ea0472e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree54c6d52b4c4d99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb61383e8a7084bdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8825260f1eff4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree54c6d52b4c4d99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R287b5e23559c41a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb61383e8a7084bdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>