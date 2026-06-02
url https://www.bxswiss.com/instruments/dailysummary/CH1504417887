--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b0c2b02ea0472e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R012b0f7182e34ef7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb61383e8a7084bdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3787dcf70da44261"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R287b5e23559c41a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb61383e8a7084bdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb975425e61943dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3787dcf70da44261" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,375</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,323</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>