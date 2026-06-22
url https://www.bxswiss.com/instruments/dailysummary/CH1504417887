--- v5 (2026-06-02)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R012b0f7182e34ef7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa3a4252ca604ce7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3787dcf70da44261"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56c362ce351e4b74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb975425e61943dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3787dcf70da44261" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9943dac5151a4a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56c362ce351e4b74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,269</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>0,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,201</x:t>
-[...124 lines deleted...]
-          <x:t>0,165</x:t>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,163</x:t>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>