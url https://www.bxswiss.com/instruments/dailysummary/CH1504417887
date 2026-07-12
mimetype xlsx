--- v6 (2026-06-22)
+++ v7 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa3a4252ca604ce7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bb54915209f4b6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56c362ce351e4b74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb5e9cc2a0e6479f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9943dac5151a4a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56c362ce351e4b74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb18756114aa04f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb5e9cc2a0e6479f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,211</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,201</x:t>
-[...70 lines deleted...]
-          <x:t>0,189</x:t>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,165</x:t>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,159</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>0,169</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,133</x:t>
-[...16 lines deleted...]
-          <x:t>0,129</x:t>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,123</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,127</x:t>
-[...58 lines deleted...]
-          <x:t>0,135</x:t>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>