--- v7 (2026-07-12)
+++ v8 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bb54915209f4b6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cc94709d2b34a62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb5e9cc2a0e6479f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdeca787f2874c7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb18756114aa04f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb5e9cc2a0e6479f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c1e2c7648b84155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdeca787f2874c7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>