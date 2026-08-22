--- v8 (2026-08-01)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cc94709d2b34a62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3128b29a6c464344" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdeca787f2874c7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa1e891543774bb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c1e2c7648b84155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdeca787f2874c7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3166c28d6a324591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa1e891543774bb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,093</x:t>
+          <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,084</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,095</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,086</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>0,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,074</x:t>
-[...43 lines deleted...]
-          <x:t>0,067</x:t>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,067</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,068</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>