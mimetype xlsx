--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re89dce5319f64f60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1bfffea47724e01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53857a46b9b842dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23d3e5c640c94526"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73f43728c40f4d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53857a46b9b842dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18aa589e963b4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23d3e5c640c94526" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>