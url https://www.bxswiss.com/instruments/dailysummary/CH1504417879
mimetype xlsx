--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1bfffea47724e01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fc60f9826af40b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23d3e5c640c94526"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9465f45ad0a401a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18aa589e963b4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23d3e5c640c94526" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd40d9a6f9418410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9465f45ad0a401a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,990</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,990</x:t>
-[...107 lines deleted...]
-          <x:t>1,100</x:t>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,168</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>1,224</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,092</x:t>
-[...308 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>1,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,196</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>1,170</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>