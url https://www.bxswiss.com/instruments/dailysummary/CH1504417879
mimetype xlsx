--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fc60f9826af40b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e2773de2d22410e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9465f45ad0a401a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6290a10b28a846a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd40d9a6f9418410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9465f45ad0a401a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91c1da23eaa847d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6290a10b28a846a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,904</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,746</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>