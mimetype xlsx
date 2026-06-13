--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e2773de2d22410e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdb5d93edbed454f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6290a10b28a846a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R652ff2e49127455f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91c1da23eaa847d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6290a10b28a846a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7918f636cb7441c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R652ff2e49127455f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...441 lines deleted...]
-          <x:t>0,545</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,513</x:t>
-[...21 lines deleted...]
-          <x:t>0,493</x:t>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...100 lines deleted...]
-          <x:t>0,485</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>