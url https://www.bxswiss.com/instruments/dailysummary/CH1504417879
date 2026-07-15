--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdb5d93edbed454f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0019c5d2d1724252" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R652ff2e49127455f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R637dc18e30334b4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7918f636cb7441c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R652ff2e49127455f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd1bb25e0433430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R637dc18e30334b4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,429</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,407</x:t>
-[...91 lines deleted...]
-        <x:is>
           <x:t>0,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...16 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,361</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,383</x:t>
-[...198 lines deleted...]
-          <x:t>0,387</x:t>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>