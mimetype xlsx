--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0019c5d2d1724252" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcddf2bc0988f40fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R637dc18e30334b4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cbdac8566de44de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd1bb25e0433430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R637dc18e30334b4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raacae43c94514481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cbdac8566de44de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,341</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,329</x:t>
-[...11 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,317</x:t>
-[...264 lines deleted...]
-          <x:t>0,323</x:t>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,313</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,283</x:t>
-[...195 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>0,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>0,259</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>