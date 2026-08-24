--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcddf2bc0988f40fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45718ef8a6f44df4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cbdac8566de44de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b6fa9ae472b457d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raacae43c94514481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cbdac8566de44de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06283ee1ea7f4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b6fa9ae472b457d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,281</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>13.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...391 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>