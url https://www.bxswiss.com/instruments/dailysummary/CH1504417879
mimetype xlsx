--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45718ef8a6f44df4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R123238cbcbb6438b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b6fa9ae472b457d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c0dae488d474311"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06283ee1ea7f4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b6fa9ae472b457d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf197d5c2ff8548db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c0dae488d474311" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,185</x:t>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>10.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,167</x:t>
-[...48 lines deleted...]
-          <x:t>0,173</x:t>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,167</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,161</x:t>
-[...6 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,161</x:t>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,159</x:t>
-[...134 lines deleted...]
-          <x:t>0,157</x:t>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>