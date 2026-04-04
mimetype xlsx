--- v1 (2026-03-15)
+++ v2 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0526d0f1c673492c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11d09cc9ae254561" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdedd25bee6d04e38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9010ac22335a4423"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re555d8241b6a4fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdedd25bee6d04e38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R936d724bec6e483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9010ac22335a4423" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,584</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,568</x:t>
-[...92 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,760</x:t>
-[...48 lines deleted...]
-          <x:t>0,688</x:t>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,688</x:t>
-[...139 lines deleted...]
-          <x:t>0,908</x:t>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>