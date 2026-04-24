--- v2 (2026-04-04)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11d09cc9ae254561" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re838d3628d164f57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9010ac22335a4423"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3dde17a8a484282"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R936d724bec6e483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9010ac22335a4423" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45cc37c84a654a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3dde17a8a484282" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,748</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,626</x:t>
-[...366 lines deleted...]
-        <x:is>
           <x:t>0,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,968</x:t>
-[...198 lines deleted...]
-          <x:t>0,802</x:t>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>