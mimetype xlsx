--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re838d3628d164f57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07c89dbb4b544e59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3dde17a8a484282"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R747721d925344008"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45cc37c84a654a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3dde17a8a484282" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8368b78f41845e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R747721d925344008" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>