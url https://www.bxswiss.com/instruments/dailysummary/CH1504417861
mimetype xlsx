--- v4 (2026-05-14)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07c89dbb4b544e59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R821a87ea8fc54e4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R747721d925344008"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R581b186fd6004069"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8368b78f41845e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R747721d925344008" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84cada3ffa9d4405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R581b186fd6004069" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,339</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,331</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>