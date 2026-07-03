--- v5 (2026-06-05)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R821a87ea8fc54e4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda2f7e04284341b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R581b186fd6004069"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc82738b4373b4044"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84cada3ffa9d4405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R581b186fd6004069" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0644099618d84a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc82738b4373b4044" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...382 lines deleted...]
-          <x:t>0,193</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,185</x:t>
-[...75 lines deleted...]
-          <x:t>0,173</x:t>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>0,151</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
-[...112 lines deleted...]
-          <x:t>0,145</x:t>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>