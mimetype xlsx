--- v6 (2026-07-03)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda2f7e04284341b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c6308a382764f8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc82738b4373b4044"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54473aed997f4235"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0644099618d84a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc82738b4373b4044" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a585fca7cf4899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54473aed997f4235" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,151</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,153</x:t>
-[...232 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,131</x:t>
-[...53 lines deleted...]
-          <x:t>0,131</x:t>
+          <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...219 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,098</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>