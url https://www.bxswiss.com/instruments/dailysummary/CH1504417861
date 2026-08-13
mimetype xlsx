--- v7 (2026-07-23)
+++ v8 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c6308a382764f8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac0eac2fd84c4f75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54473aed997f4235"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R898daa43c24a4502"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a585fca7cf4899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54473aed997f4235" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a2f7f3b6280472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R898daa43c24a4502" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,102</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,084</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,076</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,087</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,078</x:t>
-[...102 lines deleted...]
-          <x:t>0,064</x:t>
+          <x:t>0,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,061</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,062</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>0,064</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>