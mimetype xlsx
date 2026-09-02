--- v8 (2026-08-13)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac0eac2fd84c4f75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1708f648561d459f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R898daa43c24a4502"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90df66b73ffd47e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a2f7f3b6280472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R898daa43c24a4502" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70b7c48d7f8144dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90df66b73ffd47e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>