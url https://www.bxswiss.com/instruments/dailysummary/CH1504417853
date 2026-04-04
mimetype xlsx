--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25b750f3e5b14dec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91b7cc7f6bdf4743" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5a7ac5703114fe8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d92d12ff85244bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R630c25bba0db48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5a7ac5703114fe8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f95296da4b64adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d92d12ff85244bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,912</x:t>
-[...70 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,982</x:t>
-[...75 lines deleted...]
-          <x:t>2,292</x:t>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,068</x:t>
-[...112 lines deleted...]
-          <x:t>2,146</x:t>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>