--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91b7cc7f6bdf4743" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R730cff7e465c4d91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d92d12ff85244bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59158bcf79aa43c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f95296da4b64adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d92d12ff85244bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3b653e5bc1a4fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59158bcf79aa43c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,996</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>1,982</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,896</x:t>
-[...458 lines deleted...]
-          <x:t>2,134</x:t>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>