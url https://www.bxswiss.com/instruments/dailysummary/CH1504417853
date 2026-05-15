--- v4 (2026-04-24)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R730cff7e465c4d91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38478c838fd94ef9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59158bcf79aa43c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcaa34892a6b4c74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3b653e5bc1a4fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59158bcf79aa43c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R781e3480c76f4d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcaa34892a6b4c74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>