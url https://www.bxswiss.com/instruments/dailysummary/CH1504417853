--- v5 (2026-05-15)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38478c838fd94ef9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e834a6cf4554145" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcaa34892a6b4c74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re773e31e05b345f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R781e3480c76f4d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcaa34892a6b4c74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R140e95aa689d46ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re773e31e05b345f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...463 lines deleted...]
-          <x:t>1,285</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,283</x:t>
-[...48 lines deleted...]
-          <x:t>1,237</x:t>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,239</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>1,253</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>