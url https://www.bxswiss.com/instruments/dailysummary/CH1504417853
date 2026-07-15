--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e834a6cf4554145" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9a848faa92849b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re773e31e05b345f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52d8d186202c4464"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R140e95aa689d46ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re773e31e05b345f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra08d1ae1d9c24422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52d8d186202c4464" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,291</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,253</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,139</x:t>
-[...21 lines deleted...]
-          <x:t>1,137</x:t>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,135</x:t>
-[...43 lines deleted...]
-          <x:t>1,159</x:t>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,111</x:t>
-[...6 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,107</x:t>
-[...16 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,063</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,101</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,095</x:t>
-[...242 lines deleted...]
-          <x:t>1,167</x:t>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>