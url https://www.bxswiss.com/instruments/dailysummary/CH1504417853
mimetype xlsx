--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9a848faa92849b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R880a47df4a344018" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52d8d186202c4464"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5137b5ae86ad4484"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra08d1ae1d9c24422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52d8d186202c4464" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76ac8675ac0e4fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5137b5ae86ad4484" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,111</x:t>
-[...296 lines deleted...]
-          <x:t>1,115</x:t>
+          <x:t>1,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>1,063</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>