--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R880a47df4a344018" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2f583f5a6e42f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5137b5ae86ad4484"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9f988dcae3d448c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76ac8675ac0e4fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5137b5ae86ad4484" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cc226136e5f4883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9f988dcae3d448c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,063</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...548 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>