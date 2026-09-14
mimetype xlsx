--- v9 (2026-08-24)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2f583f5a6e42f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc490677306b94db3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9f988dcae3d448c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R492eca2f4d0a4cd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cc226136e5f4883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9f988dcae3d448c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11de045bfa8041ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R492eca2f4d0a4cd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,913</x:t>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>06.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,915</x:t>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,903</x:t>
-[...43 lines deleted...]
-          <x:t>0,897</x:t>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,883</x:t>
-[...242 lines deleted...]
-          <x:t>0,879</x:t>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>