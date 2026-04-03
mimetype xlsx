--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2136a3475194398" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70135d5cef494042" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0239d4d50a542fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc70d3f771364b65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R261d4c9ee7f945d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0239d4d50a542fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570581d144064b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc70d3f771364b65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...382 lines deleted...]
-          <x:t>0,992</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,884</x:t>
-[...107 lines deleted...]
-          <x:t>0,910</x:t>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,032</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>1,152</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>