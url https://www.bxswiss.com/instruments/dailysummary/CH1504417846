--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70135d5cef494042" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R244826c90b0c4f94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc70d3f771364b65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refe89c1195974072"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570581d144064b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc70d3f771364b65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R651a6f766c01448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refe89c1195974072" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,910</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,032</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>16.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,132</x:t>
-[...360 lines deleted...]
-          <x:t>1,064</x:t>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>