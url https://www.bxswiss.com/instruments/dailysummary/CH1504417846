--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R244826c90b0c4f94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba13e234d8824d70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refe89c1195974072"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bd50ae405f64419"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R651a6f766c01448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refe89c1195974072" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37a71f043f7e4795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bd50ae405f64419" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,822</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,682</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>