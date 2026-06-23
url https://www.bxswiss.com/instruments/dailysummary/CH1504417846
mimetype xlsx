--- v4 (2026-05-14)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba13e234d8824d70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb85773b3afb34e34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bd50ae405f64419"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R940aa27c66d543cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37a71f043f7e4795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bd50ae405f64419" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48b242f4c41a4755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R940aa27c66d543cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...581 lines deleted...]
-          <x:t>0,439</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>