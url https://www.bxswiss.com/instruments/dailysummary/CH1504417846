--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb85773b3afb34e34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd56d0caa4114da0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R940aa27c66d543cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc217d571cc404e73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48b242f4c41a4755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R940aa27c66d543cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c66127e0d7f4ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc217d571cc404e73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...26 lines deleted...]
-          <x:t>0,367</x:t>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,363</x:t>
-[...33 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>0,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,337</x:t>
-[...16 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,311</x:t>
-[...286 lines deleted...]
-          <x:t>0,299</x:t>
+          <x:t>0,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,323</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,319</x:t>
-[...80 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>