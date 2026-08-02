--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd56d0caa4114da0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29a98dc91c714058" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc217d571cc404e73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R193ef30d34a7445e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c66127e0d7f4ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc217d571cc404e73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63401bbc3feb48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R193ef30d34a7445e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,299</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,305</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,301</x:t>
-[...345 lines deleted...]
-          <x:t>0,257</x:t>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,259</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>0,237</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>