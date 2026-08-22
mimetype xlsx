--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29a98dc91c714058" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R052c99b95b0348b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R193ef30d34a7445e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ae6e232da184d66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63401bbc3feb48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R193ef30d34a7445e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8e02d3862df4155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ae6e232da184d66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,281</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,261</x:t>
-[...53 lines deleted...]
-          <x:t>0,257</x:t>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,259</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>13.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>0,243</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>