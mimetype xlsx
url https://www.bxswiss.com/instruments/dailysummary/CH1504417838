--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b7ee1c00f8a4d04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re97bc9f4751d41f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9eb48ec2eff455c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dfd886f5cb94caa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07373827570e4fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9eb48ec2eff455c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc045d47c722247c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dfd886f5cb94caa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,534</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,518</x:t>
-[...43 lines deleted...]
-          <x:t>0,698</x:t>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,598</x:t>
-[...11 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,672</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,670</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>0,732</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>11.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,712</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>0,824</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>