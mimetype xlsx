--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re97bc9f4751d41f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fa2c02a9a3d452c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dfd886f5cb94caa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d678f1ea69341ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc045d47c722247c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dfd886f5cb94caa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb09cb42694d3414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d678f1ea69341ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,672</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,670</x:t>
-[...11 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,692</x:t>
-[...232 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,738</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>0,720</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>