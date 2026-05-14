--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fa2c02a9a3d452c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65c3364f8d374a0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d678f1ea69341ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8d3c288b2944f93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb09cb42694d3414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d678f1ea69341ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcef1c07eb3d42df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8d3c288b2944f93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>