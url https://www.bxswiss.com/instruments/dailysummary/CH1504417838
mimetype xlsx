--- v5 (2026-05-14)
+++ v6 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65c3364f8d374a0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R891ac9bb30c34e98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8d3c288b2944f93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcff549a3662b4598"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcef1c07eb3d42df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8d3c288b2944f93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe1211edd1244898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcff549a3662b4598" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,307</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,267</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>