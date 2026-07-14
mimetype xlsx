--- v6 (2026-06-04)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R891ac9bb30c34e98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9381ee351e84e8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcff549a3662b4598"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ba3e7f585194fae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe1211edd1244898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcff549a3662b4598" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R971d16c805ce4eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ba3e7f585194fae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...485 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,133</x:t>
-[...85 lines deleted...]
-          <x:t>0,141</x:t>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>