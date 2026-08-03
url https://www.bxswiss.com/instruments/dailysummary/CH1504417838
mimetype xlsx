--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9381ee351e84e8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fc2e450bbe74558" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ba3e7f585194fae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34365b2206034d85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R971d16c805ce4eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ba3e7f585194fae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc79fbb0754114540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34365b2206034d85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,098</x:t>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>01.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,077</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,077</x:t>
-[...21 lines deleted...]
-          <x:t>0,077</x:t>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,077</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,074</x:t>
-[...43 lines deleted...]
-          <x:t>0,079</x:t>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,071</x:t>
-[...53 lines deleted...]
-          <x:t>0,061</x:t>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>