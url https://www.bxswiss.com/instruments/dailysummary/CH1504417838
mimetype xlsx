--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fc2e450bbe74558" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79fa4a47922a4bfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34365b2206034d85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84ae01abda7c4582"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc79fbb0754114540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34365b2206034d85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc73d304eb92a4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84ae01abda7c4582" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,077</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,077</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,074</x:t>
-[...43 lines deleted...]
-          <x:t>0,079</x:t>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,071</x:t>
-[...124 lines deleted...]
-          <x:t>0,061</x:t>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,057</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>0,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>