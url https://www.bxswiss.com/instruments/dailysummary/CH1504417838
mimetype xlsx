--- v9 (2026-08-23)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79fa4a47922a4bfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7f0ec8164194c42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84ae01abda7c4582"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra100ee1c065844c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc73d304eb92a4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84ae01abda7c4582" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1c8debf58fd42ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra100ee1c065844c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,025</x:t>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,022</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,020</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>